--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -514,75 +514,75 @@
   <x:si>
     <x:t>ASF</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ma Prev en Jeu - Maryline Jasek</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
+    <x:t>Travail, santé, environnement : les nouveaux risques dans l’entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Délégué syndical , Représentant du personnel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ab Sud Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prév’action encadrement : optimiser les compétences et l’autonomie - Niveau 1 (Mase)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisation Professionnelle de la Prévention dans le Bâtiment et Travaux Publics</x:t>
   </x:si>
   <x:si>
     <x:t>OPPBTP</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
   </x:si>
@@ -3570,145 +3570,146 @@
       </x:c>
       <x:c r="N40" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="O40" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q40" s="14" t="n">
         <x:v>623039</x:v>
       </x:c>
       <x:c r="R40" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S40" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:19">
       <x:c r="A41" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F41" s="0" t="s">
+        <x:v>150</x:v>
       </x:c>
       <x:c r="G41" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I41" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42866</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="O41" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q41" s="0" t="n">
-        <x:v>609341</x:v>
+        <x:v>632276</x:v>
       </x:c>
       <x:c r="R41" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S41" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:19">
       <x:c r="A42" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
-        <x:v>152</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="15" t="n">
-        <x:v>42866</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N42" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="O42" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q42" s="14" t="n">
-        <x:v>632276</x:v>
+        <x:v>609341</x:v>
       </x:c>
       <x:c r="R42" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S42" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:19">
       <x:c r="A43" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F43" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="G43" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I43" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>