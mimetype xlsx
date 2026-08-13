--- v0 (2026-08-12)
+++ v1 (2026-08-13)
@@ -901,168 +901,168 @@
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Formaprogpec</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Formation Professionnelle en Sécurité du Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFPST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amn Conseil et Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dc Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laëtitia Larcher - Life and Lead</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agir pour la santé, sécurité, conditions de travail - Membres de CSE /CSSCT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Prév'action dirigeants : définir et mettre en oeuvre une stratégie de prévention</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Analyser un AT (accident du travail) grâce à la méthode de l'arbre des causes</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
-  </x:si>
-[...97 lines deleted...]
-    <x:t>11/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -6259,806 +6259,805 @@
       </x:c>
       <x:c r="N93" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="O93" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q93" s="0" t="n">
         <x:v>608261</x:v>
       </x:c>
       <x:c r="R93" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S93" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:19">
       <x:c r="A94" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
-        <x:v>21</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G94" s="16" t="s">
-        <x:v>23</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="15" t="n">
-        <x:v>42866</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N94" s="14" t="s">
-        <x:v>21</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="O94" s="16" t="s">
-        <x:v>23</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q94" s="14" t="n">
-        <x:v>615083</x:v>
+        <x:v>618774</x:v>
       </x:c>
       <x:c r="R94" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S94" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:19">
       <x:c r="A95" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>20</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
-        <x:v>21</x:v>
-[...2 lines deleted...]
-        <x:v>22</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="G95" s="4" t="s">
-        <x:v>23</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I95" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L95" s="3" t="n">
-        <x:v>42866</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N95" s="0" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="O95" s="4" t="s">
-        <x:v>23</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q95" s="0" t="n">
-        <x:v>638228</x:v>
+        <x:v>636102</x:v>
       </x:c>
       <x:c r="R95" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S95" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:19">
       <x:c r="A96" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
-        <x:v>21</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G96" s="16" t="s">
-        <x:v>23</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L96" s="15" t="n">
-        <x:v>42866</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N96" s="14" t="s">
-        <x:v>21</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="O96" s="16" t="s">
-        <x:v>23</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q96" s="14" t="n">
-        <x:v>638234</x:v>
+        <x:v>603860</x:v>
       </x:c>
       <x:c r="R96" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S96" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:19">
       <x:c r="A97" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
-        <x:v>284</x:v>
-[...2 lines deleted...]
-        <x:v>285</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="G97" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I97" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L97" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N97" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="O97" s="4" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="P97" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="P97" s="0" t="s">
+      <x:c r="Q97" s="0" t="n">
+        <x:v>546583</x:v>
+      </x:c>
+      <x:c r="R97" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="Q97" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="R97" s="4" t="s">
+      <x:c r="S97" s="4" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:19">
       <x:c r="A98" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L98" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N98" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="O98" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q98" s="14" t="n">
-        <x:v>636102</x:v>
+        <x:v>633911</x:v>
       </x:c>
       <x:c r="R98" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S98" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:19">
       <x:c r="A99" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
-        <x:v>291</x:v>
-[...2 lines deleted...]
-        <x:v>292</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="G99" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I99" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L99" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N99" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="O99" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q99" s="0" t="n">
-        <x:v>603860</x:v>
+        <x:v>605400</x:v>
       </x:c>
       <x:c r="R99" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S99" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:19">
       <x:c r="A100" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L100" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N100" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="O100" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q100" s="14" t="n">
-        <x:v>546583</x:v>
+        <x:v>544265</x:v>
       </x:c>
       <x:c r="R100" s="16" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S100" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:19">
       <x:c r="A101" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="G101" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="I101" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L101" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N101" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="O101" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="Q101" s="0" t="n">
+        <x:v>637285</x:v>
+      </x:c>
+      <x:c r="R101" s="4" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
       <x:c r="S101" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:19">
       <x:c r="A102" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L102" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N102" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="O102" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q102" s="14" t="n">
-        <x:v>605400</x:v>
+        <x:v>637286</x:v>
       </x:c>
       <x:c r="R102" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S102" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:19">
       <x:c r="A103" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="G103" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="I103" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="J103" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K103" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L103" s="3" t="n">
+        <x:v>42829</x:v>
+      </x:c>
+      <x:c r="M103" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="N103" s="0" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="O103" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="P103" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="Q103" s="0" t="n">
+        <x:v>637288</x:v>
+      </x:c>
+      <x:c r="R103" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="G103" s="4" t="s">
-[...29 lines deleted...]
-      <x:c r="R103" s="4" t="s">
+      <x:c r="S103" s="4" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:19">
       <x:c r="A104" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L104" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N104" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="O104" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q104" s="14" t="n">
-        <x:v>637285</x:v>
+        <x:v>637728</x:v>
       </x:c>
       <x:c r="R104" s="16" t="s">
-        <x:v>305</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S104" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:19">
       <x:c r="A105" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F105" s="0" t="s">
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G105" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I105" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L105" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42866</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N105" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O105" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q105" s="0" t="n">
-        <x:v>637286</x:v>
+        <x:v>638222</x:v>
       </x:c>
       <x:c r="R105" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S105" s="4" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:19">
       <x:c r="A106" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
-        <x:v>81</x:v>
-[...1 lines deleted...]
-      <x:c r="F106" s="14" t="s"/>
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F106" s="14" t="s">
+        <x:v>22</x:v>
+      </x:c>
       <x:c r="G106" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L106" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42866</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N106" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O106" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="Q106" s="14" t="n">
-        <x:v>637288</x:v>
+        <x:v>615083</x:v>
       </x:c>
       <x:c r="R106" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="S106" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:19">
       <x:c r="A107" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>20</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F107" s="0" t="s">
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G107" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I107" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L107" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42866</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N107" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="O107" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="Q107" s="0" t="n">
+        <x:v>638228</x:v>
+      </x:c>
+      <x:c r="R107" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="Q107" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S107" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:19">
       <x:c r="A108" s="13" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G108" s="16" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L108" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N108" s="14" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="O108" s="16" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="Q108" s="14" t="n">
-        <x:v>638222</x:v>
+        <x:v>638234</x:v>
       </x:c>
       <x:c r="R108" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="S108" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:S1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">