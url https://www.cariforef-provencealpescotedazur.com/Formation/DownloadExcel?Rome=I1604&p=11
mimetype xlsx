--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -419,68 +419,68 @@
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro maintenance des véhicules option motocycles</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Léon Chiris</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
-    <x:t>LP Léon Chiris</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>LP la Floride</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro maintenance des véhicules option motocycles</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04101</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE CEDEX</x:t>
@@ -554,62 +554,62 @@
   <x:si>
     <x:t>83181</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Dumas</x:t>
   </x:si>
   <x:si>
     <x:t>84300</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro maintenance des véhicules option véhicules de transport routier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro maintenance des véhicules option véhicules légers</x:t>
   </x:si>
   <x:si>
+    <x:t>LP St-André (les Routiers)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée P de Girard</x:t>
   </x:si>
   <x:si>
     <x:t>84082</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 2</x:t>
   </x:si>
   <x:si>
-    <x:t>LP St-André (les Routiers)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LP J Moulin</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>LP F Mistral</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Eucalyptus</x:t>
   </x:si>
   <x:si>
     <x:t>06206</x:t>
@@ -782,101 +782,101 @@
   <x:si>
     <x:t>BTS maintenance des véhicules option véhicules légers</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Eucalyptus</x:t>
   </x:si>
   <x:si>
     <x:t>BTS maintenance des véhicules option véhicules légers (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CAP maintenance de véhicules option A voitures particulières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Niveau CAP, BEP</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional Municipal de Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP maintenance des véhicules option véhicules légers</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP maintenance de véhicules option B véhicules de transport routier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CAP maintenance des véhicules option motocycles</x:t>
   </x:si>
   <x:si>
     <x:t>CAP maintenance des véhicules option motocycles (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CAP maintenance des véhicules option motocycles blocs de compétences BC01 - BC02</x:t>
   </x:si>
   <x:si>
     <x:t>Passpassion</x:t>
   </x:si>
   <x:si>
     <x:t>31400</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP maintenance des véhicules option véhicules de transport routier</x:t>
   </x:si>
   <x:si>
     <x:t>LP Domaine d'Eguilles</x:t>
   </x:si>
   <x:si>
     <x:t>84271</x:t>
   </x:si>
   <x:si>
     <x:t>VEDENE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP maintenance des véhicules option véhicules de transport routier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>CAP maintenance des véhicules option véhicules légers</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP J Raynaud</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>LP le Chatelier</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur|Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
@@ -1181,68 +1181,68 @@
   <x:si>
     <x:t>72000</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
     <x:t>Soginov</x:t>
   </x:si>
   <x:si>
     <x:t>44118</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/07/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IRVE MA1 : Maintenance des Infrastructures de Recharge de Véhicules Electriques alimentées en Courant Alternatif - (MA1) - ELV201</x:t>
   </x:si>
   <x:si>
     <x:t>Apave Exploitation France</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
@@ -1514,84 +1514,84 @@
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/24/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel mécanicien réparateur de véhicules industriels</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel mécanicien réparateur de véhicules industriels (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien électromécanicien automobile (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/19/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/03/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>05/19/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -3572,208 +3572,208 @@
         <x:v>547313</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>501103</x:v>
+        <x:v>502245</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>502245</x:v>
+        <x:v>508750</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>508750</x:v>
+        <x:v>501103</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -4404,208 +4404,208 @@
         <x:v>549443</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>553190</x:v>
+        <x:v>501113</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>501113</x:v>
+        <x:v>552690</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>552690</x:v>
+        <x:v>553190</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>40009</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
@@ -4678,51 +4678,51 @@
       <x:c r="K44" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>592460</x:v>
+        <x:v>592464</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
@@ -4732,51 +4732,51 @@
       <x:c r="K45" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>592464</x:v>
+        <x:v>592460</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
@@ -5607,100 +5607,103 @@
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>628817</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H61" s="0" t="s">
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>592421</x:v>
+        <x:v>618436</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5718,103 +5721,100 @@
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>618434</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>144</x:v>
-[...2 lines deleted...]
-        <x:v>145</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>618436</x:v>
+        <x:v>592421</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6593,366 +6593,367 @@
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>556916</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>618421</x:v>
+        <x:v>618418</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>592437</x:v>
+        <x:v>592430</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>125</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>618418</x:v>
+        <x:v>592435</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>592430</x:v>
+        <x:v>592440</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>592435</x:v>
+        <x:v>592437</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H83" s="0" t="s">
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>592440</x:v>
+        <x:v>618421</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
@@ -7427,81 +7428,81 @@
       <x:c r="R92" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>618420</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>592431</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
@@ -7594,82 +7595,82 @@
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>592426</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>592438</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -8652,75 +8653,75 @@
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>631033</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
@@ -9033,245 +9034,244 @@
       <x:c r="H120" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>604783</x:v>
+        <x:v>604700</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>604838</x:v>
+        <x:v>604783</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>24</x:v>
-[...1 lines deleted...]
-      <x:c r="H122" s="14" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H122" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="I122" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>604356</x:v>
+        <x:v>604838</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-        <x:v>58</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>604700</x:v>
+        <x:v>604356</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>40996</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>44</x:v>
@@ -9661,51 +9661,51 @@
       <x:c r="J131" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>606287</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
@@ -9968,257 +9968,256 @@
       <x:c r="R136" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>606288</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>203</x:v>
-[...2 lines deleted...]
-        <x:v>204</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>553985</x:v>
+        <x:v>588541</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>24</x:v>
-[...1 lines deleted...]
-      <x:c r="H138" s="14" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H138" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>551754</x:v>
+        <x:v>550642</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>588541</x:v>
+        <x:v>551754</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>550642</x:v>
+        <x:v>553985</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
@@ -10407,54 +10406,54 @@
       <x:c r="I144" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>556432</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11137,209 +11136,209 @@
       <x:c r="R156" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>564554</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>606240</x:v>
+        <x:v>564555</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>554022</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>564555</x:v>
+        <x:v>606240</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>38</x:v>
@@ -11404,54 +11403,54 @@
       <x:c r="I161" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>556485</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
@@ -11582,51 +11581,51 @@
       <x:c r="J164" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>618444</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -11821,54 +11820,54 @@
       <x:c r="I168" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>616844</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
@@ -11997,164 +11996,165 @@
       <x:c r="K171" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>618440</x:v>
+        <x:v>639532</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>125</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>639532</x:v>
+        <x:v>620440</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H173" s="0" t="s">
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>620440</x:v>
+        <x:v>618440</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>144</x:v>
@@ -12311,81 +12311,81 @@
       <x:c r="R176" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>616854</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>620402</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
@@ -12514,51 +12514,51 @@
       <x:c r="J180" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>618428</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
@@ -12582,100 +12582,100 @@
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>620405</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
-        <x:v>104</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>620404</x:v>
+        <x:v>618427</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
@@ -12693,100 +12693,100 @@
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>620403</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>125</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>618427</x:v>
+        <x:v>620404</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -13094,54 +13094,54 @@
       <x:c r="I190" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>614550</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>41864</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13711,3274 +13711,3271 @@
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>548598</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>39809</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
-      <x:c r="E201" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>48</x:v>
-[...2 lines deleted...]
-        <x:v>49</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>23615</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>549621</x:v>
+        <x:v>592446</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>39809</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>549589</x:v>
+        <x:v>549621</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>39809</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>556922</x:v>
+        <x:v>549589</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>39809</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>553697</x:v>
+        <x:v>556922</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
-        <x:v>40997</x:v>
+        <x:v>39809</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
+      <x:c r="E205" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H205" s="0" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
-        <x:v>23635</x:v>
+        <x:v>23615</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>592470</x:v>
+        <x:v>553697</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>592469</x:v>
+        <x:v>592470</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
-        <x:v>39809</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
-      <x:c r="E207" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-        <x:v>58</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>553215</x:v>
+        <x:v>592469</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>40997</x:v>
+        <x:v>39809</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>608786</x:v>
+        <x:v>549619</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>604815</x:v>
+        <x:v>608786</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
-        <x:v>39809</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>549619</x:v>
+        <x:v>604815</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>40997</x:v>
+        <x:v>39809</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>604239</x:v>
+        <x:v>553215</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>40997</x:v>
+        <x:v>39809</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>601707</x:v>
+        <x:v>549449</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
-        <x:v>40997</x:v>
+        <x:v>39809</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>601709</x:v>
+        <x:v>549590</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
-        <x:v>39809</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>549449</x:v>
+        <x:v>604239</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>39809</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>549590</x:v>
+        <x:v>601707</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>607564</x:v>
+        <x:v>601709</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>39809</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>552738</x:v>
+        <x:v>607564</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>40997</x:v>
+        <x:v>39809</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>600335</x:v>
+        <x:v>552738</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>604238</x:v>
+        <x:v>600335</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>608785</x:v>
+        <x:v>604238</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>39809</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>553274</x:v>
+        <x:v>608785</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>40997</x:v>
+        <x:v>39809</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>604816</x:v>
+        <x:v>553274</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>39809</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>547390</x:v>
+        <x:v>604816</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>40997</x:v>
+        <x:v>39809</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>642896</x:v>
+        <x:v>547390</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>642897</x:v>
+        <x:v>642896</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>604178</x:v>
+        <x:v>642897</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
-        <x:v>39809</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>552877</x:v>
+        <x:v>604178</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
-        <x:v>40997</x:v>
+        <x:v>39809</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>607565</x:v>
+        <x:v>552877</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
+      <x:c r="E229" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H229" s="0" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>637534</x:v>
+        <x:v>607565</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>23635</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>587819</x:v>
+        <x:v>637534</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="U230" s="16" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
-        <x:v>144</x:v>
-[...2 lines deleted...]
-        <x:v>145</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>23615</x:v>
+        <x:v>23635</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>628815</x:v>
+        <x:v>587819</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
-        <x:v>104</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>155</x:v>
-[...1 lines deleted...]
-      <x:c r="H232" s="14" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H232" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="I232" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>592457</x:v>
+        <x:v>628815</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>592455</x:v>
+        <x:v>592457</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>592459</x:v>
+        <x:v>592455</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>587261</x:v>
+        <x:v>592459</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>587262</x:v>
+        <x:v>587261</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H237" s="0" t="s">
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>592456</x:v>
+        <x:v>587262</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
-        <x:v>125</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>587975</x:v>
+        <x:v>592456</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
-      <x:c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>604874</x:v>
+        <x:v>587975</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>608781</x:v>
+        <x:v>604874</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>609706</x:v>
+        <x:v>608781</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>39809</x:v>
+        <x:v>40997</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="H242" s="14" t="s"/>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H242" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="I242" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>547839</x:v>
+        <x:v>609706</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>40997</x:v>
+        <x:v>39809</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>616827</x:v>
+        <x:v>547839</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>48</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>608780</x:v>
+        <x:v>616827</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>23615</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>604873</x:v>
+        <x:v>608780</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
-        <x:v>104</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
-      <x:c r="E246" s="14" t="s"/>
+      <x:c r="E246" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>164</x:v>
-[...1 lines deleted...]
-      <x:c r="H246" s="14" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H246" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="I246" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>23637</x:v>
+        <x:v>23615</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>592450</x:v>
+        <x:v>604873</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
-        <x:v>144</x:v>
-[...2 lines deleted...]
-        <x:v>145</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>587257</x:v>
+        <x:v>621855</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
-        <x:v>125</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>621855</x:v>
+        <x:v>592442</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>587260</x:v>
+        <x:v>592454</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
-        <x:v>104</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>592442</x:v>
+        <x:v>587260</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>592454</x:v>
+        <x:v>592450</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
-        <x:v>104</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>131</x:v>
-[...1 lines deleted...]
-      <x:c r="H252" s="14" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H252" s="14" t="s">
+        <x:v>145</x:v>
+      </x:c>
       <x:c r="I252" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>592443</x:v>
+        <x:v>587257</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>592444</x:v>
+        <x:v>592443</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>592445</x:v>
+        <x:v>592444</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>592446</x:v>
+        <x:v>592445</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>29</x:v>
@@ -16991,51 +16988,51 @@
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>592448</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>23637</x:v>
@@ -17045,51 +17042,51 @@
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>592449</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>29</x:v>
@@ -17102,51 +17099,51 @@
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>592453</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>23637</x:v>
@@ -17156,51 +17153,51 @@
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>623582</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -17215,51 +17212,51 @@
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>624129</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>23637</x:v>
@@ -17269,51 +17266,51 @@
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>587259</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>29</x:v>
@@ -17326,51 +17323,51 @@
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>621856</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>23637</x:v>
@@ -17380,51 +17377,51 @@
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>626973</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>29</x:v>
@@ -17437,105 +17434,105 @@
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>626972</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>592451</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>29</x:v>
@@ -17548,51 +17545,51 @@
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>592447</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>23637</x:v>
@@ -17602,51 +17599,51 @@
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>592452</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>29</x:v>
@@ -18629,332 +18626,333 @@
       <x:c r="S284" s="14" t="n">
         <x:v>604753</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>608776</x:v>
+        <x:v>604174</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>48</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>608778</x:v>
+        <x:v>600578</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H287" s="0" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>600578</x:v>
+        <x:v>604819</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>604174</x:v>
+        <x:v>608776</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>604819</x:v>
+        <x:v>608778</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>38</x:v>
@@ -19223,87 +19221,87 @@
       <x:c r="R294" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>604235</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>40997</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>587818</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>39809</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -19373,51 +19371,51 @@
       <x:c r="M297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>557478</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>39809</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
@@ -19430,51 +19428,51 @@
       <x:c r="M298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>587973</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>39809</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
@@ -20026,51 +20024,51 @@
       <x:c r="M308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>547789</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>37670</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -20546,151 +20544,150 @@
         <x:v>549074</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>37670</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>277</x:v>
-[...1 lines deleted...]
-      <x:c r="H318" s="14" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H318" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="I318" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>23602</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>601994</x:v>
+        <x:v>553216</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>37670</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-        <x:v>58</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>23602</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>553216</x:v>
+        <x:v>601994</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>37670</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
         <x:v>38</x:v>
@@ -22728,233 +22725,233 @@
       <x:c r="J356" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>637559</x:v>
+        <x:v>629745</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>629764</x:v>
+        <x:v>629747</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>629745</x:v>
+        <x:v>637559</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>629747</x:v>
+        <x:v>629764</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
@@ -23078,344 +23075,344 @@
         <x:v>366</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>635415</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>23651</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>607190</x:v>
+        <x:v>635626</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>23651</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>607191</x:v>
+        <x:v>607192</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>23651</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>635414</x:v>
+        <x:v>607195</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>23651</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>635626</x:v>
+        <x:v>607190</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>23651</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>607192</x:v>
+        <x:v>607191</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
-        <x:v>363</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>23651</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="S368" s="14" t="n">
+        <x:v>635414</x:v>
+      </x:c>
+      <x:c r="T368" s="16" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="U368" s="16" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>29</x:v>
@@ -24076,103 +24073,103 @@
         <x:v>325</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>23651</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>632971</x:v>
+        <x:v>632970</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>23651</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>632970</x:v>
+        <x:v>632971</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>325</x:v>
@@ -25145,156 +25142,156 @@
       <x:c r="I403" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>23654</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>619460</x:v>
+        <x:v>619459</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>23654</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>619463</x:v>
+        <x:v>619460</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>23654</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>619459</x:v>
+        <x:v>619463</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>325</x:v>
@@ -26391,260 +26388,260 @@
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>630533</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>629744</x:v>
+        <x:v>629762</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>629762</x:v>
+        <x:v>629744</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>634584</x:v>
+        <x:v>635102</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>635102</x:v>
+        <x:v>634584</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -28825,181 +28822,181 @@
       <x:c r="H468" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>469</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>470</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>634141</x:v>
+        <x:v>629627</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>639679</x:v>
+        <x:v>634141</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>38101</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I470" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>629627</x:v>
+        <x:v>639679</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>35227</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
@@ -29195,54 +29192,54 @@
       <x:c r="L474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>635714</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>38295</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -29252,54 +29249,54 @@
       <x:c r="K475" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>634142</x:v>
+        <x:v>640454</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>38295</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s">
         <x:v>305</x:v>
@@ -29313,57 +29310,57 @@
       <x:c r="K476" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>620162</x:v>
+        <x:v>640455</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38295</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -29373,54 +29370,54 @@
       <x:c r="K477" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>640454</x:v>
+        <x:v>634142</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>475</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38295</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s">
         <x:v>305</x:v>
@@ -29434,57 +29431,57 @@
       <x:c r="K478" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>640455</x:v>
+        <x:v>620162</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>477</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>