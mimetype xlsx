--- v0 (2026-08-14)
+++ v1 (2026-08-14)
@@ -362,201 +362,201 @@
   <x:si>
     <x:t>Philosophie</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention philosophie parcours philosophie</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste</x:t>
   </x:si>
   <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Infographie</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Qwantic - Cbs Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Icademie Editions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
+    <x:t>02/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ceytyxia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Airo</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
-    <x:t>Icademie Editions</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>05/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste BC 1 Concevoir et réaliser des compositions graphiques</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste BC 2 Développer des solutions visuelles innovantes et multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste BC3 Gérer et coordonner des projets de communication visuelle</x:t>
   </x:si>
@@ -3408,51 +3408,51 @@
       <x:c r="K41" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>613735</x:v>
+        <x:v>602508</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
@@ -3465,555 +3465,555 @@
       <x:c r="K42" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>632688</x:v>
+        <x:v>613735</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="Q43" s="4" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="R43" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="S43" s="0" t="n">
+        <x:v>632688</x:v>
+      </x:c>
+      <x:c r="T43" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="Q43" s="4" t="s">
+      <x:c r="U43" s="4" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="Q44" s="16" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="R44" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="Q44" s="16" t="s">
+      <x:c r="S44" s="14" t="n">
+        <x:v>627949</x:v>
+      </x:c>
+      <x:c r="T44" s="16" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="U44" s="16" t="s">
         <x:v>106</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="S45" s="0" t="n">
+        <x:v>627665</x:v>
+      </x:c>
+      <x:c r="T45" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="S45" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="Q46" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="Q46" s="16" t="s">
+      <x:c r="R46" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="R46" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>627665</x:v>
+        <x:v>584267</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>584267</x:v>
+        <x:v>564094</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>564094</x:v>
+        <x:v>616981</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>616981</x:v>
+        <x:v>614723</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="Q50" s="16" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="R50" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="S50" s="14" t="n">
+        <x:v>581282</x:v>
+      </x:c>
+      <x:c r="T50" s="16" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="U50" s="16" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>602508</x:v>
+        <x:v>629415</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>132</x:v>
@@ -4027,215 +4027,215 @@
       <x:c r="L52" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>601989</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>569997</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>605575</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>608306</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
@@ -4259,738 +4259,737 @@
       <x:c r="L56" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>608639</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>605574</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>565677</x:v>
+        <x:v>609125</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>130</x:v>
-[...2 lines deleted...]
-        <x:v>131</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>601990</x:v>
+        <x:v>608304</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>609125</x:v>
+        <x:v>608305</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>608304</x:v>
+        <x:v>565677</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>123</x:v>
-[...1 lines deleted...]
-      <x:c r="H62" s="14" t="s"/>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s">
+        <x:v>131</x:v>
+      </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>608305</x:v>
+        <x:v>601990</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>625773</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>621302</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>581285</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>581315</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>581312</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>565252</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>68</x:v>