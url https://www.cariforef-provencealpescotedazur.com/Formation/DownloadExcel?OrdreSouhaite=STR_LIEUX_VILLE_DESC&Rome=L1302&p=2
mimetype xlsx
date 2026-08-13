--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -740,63 +740,63 @@
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>L'anglais professionnel pour la production de spectacle</x:t>
   </x:si>
   <x:si>
     <x:t>Anglais appliqué</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>La mobilité internationale du spectacle vivant</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maîtriser la stratégie de diffusion d'un spectacle : du ciblage à la négociation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Comprendre le cycle de paye des intermittents du spectacle</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention culture et communication</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>Culture civilisation</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>master mention études culturelles</x:t>
   </x:si>
   <x:si>
     <x:t>Politique culturelle</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention culture et communication</x:t>
   </x:si>
@@ -2954,145 +2954,145 @@
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>583191</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>634816</x:v>
+        <x:v>636506</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C30" s="15" t="s"/>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s"/>
       <x:c r="K30" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>46244</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>636506</x:v>
+        <x:v>634816</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
@@ -4446,177 +4446,177 @@
       <x:c r="A56" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>32096</x:v>
+        <x:v>45052</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>635174</x:v>
+        <x:v>612205</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>45052</x:v>
+        <x:v>32096</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>612205</x:v>
+        <x:v>635173</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>32096</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>635173</x:v>
+        <x:v>635174</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="U58" s="16" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38204</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -5599,148 +5599,148 @@
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>577308</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>41502</x:v>
+        <x:v>39404</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>46236</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>615908</x:v>
+        <x:v>592098</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>39404</x:v>
+        <x:v>41502</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>46236</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>592098</x:v>
+        <x:v>615908</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>40470</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -6221,212 +6221,212 @@
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>575774</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>39294</x:v>
+        <x:v>34838</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>575031</x:v>
+        <x:v>575799</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>40470</x:v>
+        <x:v>39294</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>45004</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>575775</x:v>
+        <x:v>575031</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>34838</x:v>
+        <x:v>40470</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>45004</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>575799</x:v>
+        <x:v>575775</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 