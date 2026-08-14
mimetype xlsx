--- v0 (2026-08-14)
+++ v1 (2026-08-14)
@@ -290,135 +290,135 @@
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
+    <x:t>licence mention administration publique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Préparation examen concours fonction publique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
-    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>magistère droit, fiscalité et comptabilité</x:t>
   </x:si>
   <x:si>
     <x:t>Comptabilité</x:t>
   </x:si>
   <x:si>
-    <x:t>licence mention administration publique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE (UFR MANAGT PU GOUV TERRITORIAL AIX MARSEILLE)</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit fiscal</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Droit affaires</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CPAG</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit fiscal parcours fiscalité personnelle et du patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention droit fiscal parcours douane</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention administration publique parcours management public</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut de Management Public et Gouvernance Territoriale</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit fiscal parcours fiscalité européenne et internationale</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention administration publique parcours information-communication</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Ecole de Journalisme et de Communication d'Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit fiscal parcours droit des finances publiques et de la fiscalité</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Master mention droit fiscal parcours douane</x:t>
   </x:si>
   <x:si>
     <x:t>TVA intracommunautaire</x:t>
   </x:si>
   <x:si>
     <x:t>Mathez Conseil Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06205</x:t>
   </x:si>
   <x:si>
     <x:t>Profession libérale , Public en emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Tva intracommunautaire</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
@@ -1524,772 +1524,773 @@
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>576294</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
-        <x:v>38186</x:v>
+        <x:v>38184</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
-        <x:v>13254</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>597424</x:v>
+        <x:v>597431</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
-        <x:v>77</x:v>
-[...1 lines deleted...]
-      <x:c r="C13" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C13" s="3" t="n">
+        <x:v>38186</x:v>
+      </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
+      <x:c r="J13" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
-        <x:v>32663</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>595451</x:v>
+        <x:v>597424</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>79</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="J14" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>13030</x:v>
+        <x:v>32663</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>597432</x:v>
+        <x:v>595451</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>38197</x:v>
+        <x:v>38184</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>13261</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>597465</x:v>
+        <x:v>597432</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>38184</x:v>
+        <x:v>38197</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>13030</x:v>
+        <x:v>13261</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>597431</x:v>
+        <x:v>597465</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38184</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>597429</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38197</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>13261</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>576317</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>38184</x:v>
+        <x:v>38197</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>13030</x:v>
+        <x:v>13261</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>575030</x:v>
+        <x:v>581249</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>38197</x:v>
+        <x:v>38184</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>13261</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>576316</x:v>
+        <x:v>575030</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>38186</x:v>
+        <x:v>38197</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>13254</x:v>
+        <x:v>13261</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>576292</x:v>
+        <x:v>576316</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>38184</x:v>
+        <x:v>38186</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>13030</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>574883</x:v>
+        <x:v>576292</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>38197</x:v>
+        <x:v>38184</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>13261</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>576315</x:v>
+        <x:v>574883</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38197</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>13261</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>581249</x:v>
+        <x:v>576315</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38186</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>62</x:v>
       </x:c>