--- v1 (2026-10-08)
+++ v2 (2026-10-09)
@@ -443,80 +443,80 @@
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste</x:t>
   </x:si>
   <x:si>
     <x:t>Infographie</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Alternance Exxecc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur artistique multimédia (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Développement web</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable marketing digital stratégique et opérationnel (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Alternance Exxecc</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Concepteur réalisateur web et digital spécialisation marketing digital et e-business (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en stratégie et transformation digitale</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Informatique - Systèmes d’information et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2025 00:00:00</x:t>
@@ -599,65 +599,65 @@
   <x:si>
     <x:t>Weecast - Tuto.com</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>master mention information, communication</x:t>
   </x:si>
   <x:si>
     <x:t>Graphiste multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS études de réalisation d'un projet de communication option A : études de réalisation de produits plurimedia (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Industrie graphique imprimerie</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chef de projet digital</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence mention information-communication</x:t>
+  </x:si>
+  <x:si>
     <x:t>Graphiste multimédia (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2029 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Responsable marketing digital stratégique et opérationnel</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours création numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies marketing et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
@@ -707,68 +707,68 @@
   <x:si>
     <x:t>Cadreur - monteur - vidéaste BC03 Réaliser le montage d’un projet audiovisuel et livrer le film</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cadreur - monteur - vidéaste</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public de la formation initiale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Handicapé , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/05/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/05/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Bénévole , Demandeur d'emploi , Femme , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en prévention des risques et en gestion des crises dans l'industrie (MS)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Mines Paris - PSL - Campus de Sophia-Antipolis </x:t>
   </x:si>
   <x:si>
     <x:t>06904</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion communication crise</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
@@ -1037,128 +1037,128 @@
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sport 4.0</x:t>
   </x:si>
   <x:si>
     <x:t>84240</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des stratégies marketing et communication (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Openclassrooms</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable marketing et communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOAD PIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Studi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Jeune 16-25 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stratégie social media - bootcamp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réseau social</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé de communication multicanale (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/26/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>User research - bootcamp avancé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chef de projet digital (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager des stratégies marketing et communication</x:t>
   </x:si>
   <x:si>
-    <x:t>Openclassrooms</x:t>
-[...73 lines deleted...]
-  <x:si>
     <x:t>09/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication multicanale</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention langues étrangères appliquées</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>Langues</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
@@ -1199,200 +1199,200 @@
   <x:si>
     <x:t>Développement local</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention langues, littératures et civilisations étrangères et régionales</x:t>
   </x:si>
   <x:si>
     <x:t>Culture civilisation</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours business développement et management de la relation client</x:t>
   </x:si>
   <x:si>
     <x:t>Satisfaction client</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention lettres</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
+    <x:t>Dawan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Parc Impérial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention sciences et humanités parcours environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUP' DE COM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUP'DE COM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention information et médiation scientifique et technique parcours journalisme environnemental et de la transition</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Médiation entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Octo - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cfa Perspective - Isim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberté Formation - Iscae</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité techniques de commercialisation parcours business développement et management de la relation client (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diplôme d'études supérieures en gestion (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG BUSINESS SCHOOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager des stratégies communication marketing (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
-    <x:t>NICE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours marketing digital, e-business et entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable marketing et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>M2i Skills</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>M2i Skills - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Esid</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>06200</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Mediaschool Est-Sud</x:t>
   </x:si>
   <x:si>
     <x:t>75016</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Est-Sud - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de communication</x:t>
   </x:si>
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de projet en design graphique et visuel</x:t>
   </x:si>
   <x:si>
     <x:t>e-artsup Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Design thinking</x:t>
   </x:si>
   <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>SUP' DE COM</x:t>
-[...73 lines deleted...]
-  <x:si>
     <x:t>master mention lettres</x:t>
   </x:si>
   <x:si>
     <x:t>ESID - Nice</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ufip - Ufitech - Les Anglades</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS communication (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable communication (Contrat de Professionnalisation)</x:t>
@@ -1553,71 +1553,71 @@
   <x:si>
     <x:t>06/12/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant de direction (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier</x:t>
   </x:si>
   <x:si>
     <x:t>92300</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat direction</x:t>
   </x:si>
   <x:si>
     <x:t>La Compagnie de Formation - Pigier - Antenne Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>Efap Rhône Alpes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Efap Rhône Alpes - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itecom Art Design</x:t>
+  </x:si>
+  <x:si>
     <x:t>Directeur artistique de projets en communication visuelle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Escial Académie</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Itecom Art Design</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable projet communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>chargé de marketing digital et e-commerce</x:t>
@@ -1838,98 +1838,98 @@
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>BTS communication (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable projet communication</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Est-Sud - Antenne Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>e-artsup Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager marketing digital et communication (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h13 Marseille - My Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROUPE MY BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion relation client</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>manager des stratégies marketing et communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFC Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé de communication spécialisation digital et évènementiel (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable projet communication (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chargé de communication (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>chargé de développement marketing et communication</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chargé de développement marketing et communication</x:t>
   </x:si>
   <x:si>
-    <x:t>e-artsup Marseille</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Rempart-Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jeanne Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>BTS études de réalisation d'un projet de communication option B : études de réalisation de produits imprimés (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BTS études de réalisation d'un projet de communication option B : études de réalisation de produits imprimés</x:t>
@@ -2066,116 +2066,116 @@
   <x:si>
     <x:t>Ecotec - Ecole Internationale Tunon - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École Tunon - Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention information et médiation scientifique et technique parcours information scientifique et médiation en environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Institut Pythéas - Observatoire des Sciences de l'Univers</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
+    <x:t>motion designer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MJM Graphic Design</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motion designer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mjm Graphic Design Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>designer en communication graphique éco-responsable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École Supérieure de Design Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Médiation numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole supérieure de design, d'arts appliqués et de communication - ESD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Directeur artistique en stratégie et design de marque (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation Intuit Lab Pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation Intuit Lab Pro - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la communication et du marketing digital (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre d'Etudes Européen Méditérranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEEME</x:t>
+  </x:si>
+  <x:si>
     <x:t>Directeur de création en design graphique</x:t>
   </x:si>
   <x:si>
-    <x:t>Mjm Graphic Design Marseille</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>Condé Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Condé Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>INSEEC</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable de projet marketing communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>INSEEC</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Responsable de projet marketing communication</x:t>
   </x:si>
   <x:si>
     <x:t>Vigie Academy</x:t>
   </x:si>
   <x:si>
     <x:t>Délégué syndical , Elu , Elu local , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>02/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>EBM 5</x:t>
   </x:si>
   <x:si>
     <x:t>Ebm Business School - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en stratégie et transformation digitale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
@@ -2210,56 +2210,56 @@
   <x:si>
     <x:t>ADF</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
+    <x:t>07/10/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Directeur de création en design graphique (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>07/10/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>A3fa</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation et d'Innovation</x:t>
   </x:si>
   <x:si>
     <x:t>IFI</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
@@ -2390,122 +2390,122 @@
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Créer un contenu dynamique spécifique aux réseaux sociaux</x:t>
   </x:si>
   <x:si>
     <x:t>Myaifactory</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Artisan , Salarié , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>Commerce</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDRAC BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ceytyxia</x:t>
   </x:si>
   <x:si>
-    <x:t>06130</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International - Antenne Grasse</x:t>
   </x:si>
   <x:si>
-    <x:t>GRASSE</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel graphiste (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>02/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/06/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2027 00:00:00</x:t>
@@ -2687,173 +2687,173 @@
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>Agencer et enrichir ses relations presse</x:t>
   </x:si>
   <x:si>
     <x:t>Arsud - L'outil des Arts et du Spectacle</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Relation presse média</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>S’exprimer avec efficacité, en face à face et en public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visiplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de la communication numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iscod</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cycle Professionnel Mieux communiquer avec les autres</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale BC03 Développer la visibilité, l’audience et la réputation digitales</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC4 Piloter un projet webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
-    <x:t>Visiplus</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC02 Produire et gérer des contenus digitaux vecteurs d’engagement et responsables</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de projets image et communication</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC 1 Concevoir une campagne webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC 2 Produire et gérer des contenus digitaux vecteurs d’engagement et responsables</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de marketing et communication</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC01 Concevoir une campagne webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC 4 Piloter un projet webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de projets image et communication BC01 Elaborer une stratégie d'image et de communication</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
+    <x:t>AVIGNON CEDEX 01</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention culture et communication</x:t>
   </x:si>
   <x:si>
-    <x:t>AVIGNON CEDEX 01</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>master mention histoire</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention science politique</x:t>
   </x:si>
   <x:si>
     <x:t>Politique publique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention traduction et interprétation</x:t>
   </x:si>
   <x:si>
     <x:t>Traduction</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Communication visuelle et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom'Art</x:t>
   </x:si>
   <x:si>
     <x:t>Gérer vos réseaux sociaux comme un pro</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention langues étrangères appliquées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention culture et communication</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention langues étrangères appliquées</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Responsable de projets marketing communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Développer son image en tant qu'artiste - Personal Branding</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention traduction et interprétation</x:t>
@@ -3017,125 +3017,125 @@
   <x:si>
     <x:t>bachelor marketing et communication</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Diderot - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de diététique et nutrition humaine</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention histoire parcours Afrique, Monde arabe, Mondes musulmans (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - espagnol</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing spécialisation communication des marques et des entreprises (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Ynov Campus</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert en création digitale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention lettres parcours lettres modernes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention lettres parcours monde du livre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention histoire parcours La Méditerranée, l'Europe et le monde (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - allemand</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues étrangères appliquées parcours PME-Export</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert en création digitale spécialisation directeur artistique avec IA : Brand design et Motion Design (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en création digitale spécialisation technologies et expériences immersives (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concepteur en communication graphique et numérique spécialisation design graphique et numérique (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet marketing communication spécialisation communication des marques et des entreprises (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en création digitale spécialisation directeur créatif : 3D Artist &amp; Simulation (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable de projet marketing communication spécialisation évènementiel et relations publiques (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diderot Education - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/12/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours arabe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>bachelor direction artistique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brassart Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Brassart Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chef de projets marketing digital spécialisation création digitale et design d'interface avec IA (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing spécialisation communication digitale et publicité (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Diderot Education - Antenne Aix en Provence</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>Expert en création digitale spécialisation expert en gouvernance de la cybersécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication et du marketing digital spécialisation Social Media, marketing d'influence et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>École Supérieure de Design Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>ESDAC</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication spécialisation communication digitale et publicité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet marketing communication spécialisation marketing et communication dans le sport (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing</x:t>
   </x:si>
   <x:si>
     <x:t>04/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/24/2027 00:00:00</x:t>
@@ -3200,87 +3200,87 @@
   <x:si>
     <x:t>Skill Up - Edup Business School</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Paul Cézanne</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité information-communication parcours métiers du livre et du patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>Muséologie</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESARC Evolution - ESGVC </x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours espagnol</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ace Education</x:t>
   </x:si>
   <x:si>
     <x:t>75013</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours espagnol</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Expert en création digitale spécialisation expert en animation 3D (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies communication marketing (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
+    <x:t>Igpepm - Groupe Eductive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en création digitale spécialisation UX-UI et IA pour le design d'interface (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Igpepm - Groupe Eductive</x:t>
-[...2 lines deleted...]
-    <x:t>09/25/2026 00:00:00</x:t>
+    <x:t>Efap Rhône Alpes - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation directeur créatif : producteur jeu vidéo &amp; Game Design (Apprentissage)</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Efap Rhône Alpes - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE BELMONT</x:t>
   </x:si>
   <x:si>
     <x:t>Provence formation - Erudis Aix</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de projet événementiel (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Formation aux Métiers du Mariage</x:t>
   </x:si>
   <x:si>
     <x:t>EFMM</x:t>
   </x:si>
@@ -5375,305 +5375,306 @@
       <x:c r="T27" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="H28" s="14" t="s">
+      <x:c r="H28" s="14" t="s"/>
+      <x:c r="I28" s="16" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>605987</x:v>
+        <x:v>602058</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>40882</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>609136</x:v>
+        <x:v>605987</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>40870</x:v>
+        <x:v>40882</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>609144</x:v>
+        <x:v>609136</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>40870</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="R31" s="0" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="S31" s="0" t="n">
+        <x:v>609144</x:v>
+      </x:c>
+      <x:c r="T31" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="R31" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37816</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>534878</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
@@ -5686,51 +5687,51 @@
       <x:c r="E33" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>550740</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
@@ -5871,51 +5872,51 @@
       <x:c r="L36" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>608948</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -6346,78 +6347,78 @@
       <x:c r="S44" s="14" t="n">
         <x:v>638780</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>602050</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
@@ -6514,57 +6515,57 @@
         <x:v>608569</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
@@ -6759,51 +6760,51 @@
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>579910</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
@@ -6901,329 +6902,330 @@
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>550699</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>40237</x:v>
+        <x:v>35501</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>608950</x:v>
+        <x:v>602557</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>35501</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>113</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>602557</x:v>
+        <x:v>535013</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>37006</x:v>
+        <x:v>38018</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
-      <x:c r="E57" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>34031</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>535013</x:v>
+        <x:v>579002</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>38018</x:v>
+        <x:v>38189</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>579002</x:v>
+        <x:v>597426</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>38189</x:v>
+        <x:v>40237</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
+      <x:c r="E59" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>597426</x:v>
+        <x:v>608950</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40870</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -7346,51 +7348,51 @@
       <x:c r="L62" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>608962</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
@@ -7403,51 +7405,51 @@
       <x:c r="L63" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>608966</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
@@ -7551,51 +7553,51 @@
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>621070</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
@@ -7866,223 +7868,224 @@
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>643481</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>41667</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
-      <x:c r="E72" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46269</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>641739</x:v>
+        <x:v>610950</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>41667</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
+      <x:c r="E73" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>46269</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>643480</x:v>
+        <x:v>641739</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>610950</x:v>
+        <x:v>643480</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="U74" s="16" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
@@ -8369,51 +8372,51 @@
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>15002</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>614405</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
@@ -8429,51 +8432,51 @@
       <x:c r="L81" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>601990</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>238</x:v>
@@ -8490,100 +8493,100 @@
       <x:c r="L82" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>601989</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>614403</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>240</x:v>
@@ -8721,54 +8724,54 @@
       <x:c r="L86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>643132</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
@@ -8781,54 +8784,54 @@
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>643070</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>251</x:v>
@@ -8842,51 +8845,51 @@
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>643067</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
@@ -9076,51 +9079,51 @@
       <x:c r="L92" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>588297</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>64</x:v>
@@ -9337,51 +9340,51 @@
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>15002</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>599760</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
@@ -10327,675 +10330,672 @@
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>546876</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>627728</x:v>
+        <x:v>627729</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>328</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>38504</x:v>
+        <x:v>41107</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s"/>
-      <x:c r="F116" s="14" t="s"/>
+      <x:c r="E116" s="14" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="F116" s="14" t="s">
+        <x:v>331</x:v>
+      </x:c>
       <x:c r="G116" s="14" t="s">
-        <x:v>323</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>627729</x:v>
+        <x:v>638872</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>330</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
-      <x:c r="E117" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H117" s="0" t="s">
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>62</x:v>
-[...2 lines deleted...]
-        <x:v>56</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>46359</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>638872</x:v>
+        <x:v>578610</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>337</x:v>
-[...1 lines deleted...]
-      <x:c r="C118" s="15" t="s"/>
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C118" s="15" t="n">
+        <x:v>39767</x:v>
+      </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>325</x:v>
-[...1 lines deleted...]
-      <x:c r="J118" s="14" t="s"/>
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="J118" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>46359</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>578610</x:v>
+        <x:v>615690</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>341</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>325</x:v>
-[...2 lines deleted...]
-        <x:v>56</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>46301</x:v>
+        <x:v>46347</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>615690</x:v>
+        <x:v>578583</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>343</x:v>
-[...1 lines deleted...]
-      <x:c r="C120" s="15" t="s"/>
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C120" s="15" t="n">
+        <x:v>38018</x:v>
+      </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
-        <x:v>325</x:v>
-[...1 lines deleted...]
-      <x:c r="J120" s="14" t="s"/>
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="J120" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>46347</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>578583</x:v>
+        <x:v>584951</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>38018</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>584951</x:v>
+        <x:v>627728</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>347</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>578602</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>39767</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>578628</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>328</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>39767</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>578629</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>615683</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
@@ -11019,51 +11019,51 @@
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>592055</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>46354</x:v>
@@ -11573,2035 +11573,2035 @@
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>635047</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C137" s="3" t="s"/>
+      <x:c r="D137" s="3" t="s"/>
+      <x:c r="G137" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C137" s="3" t="n">
-[...6 lines deleted...]
-      <x:c r="G137" s="0" t="s">
+      <x:c r="I137" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="H137" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>31020</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>555964</x:v>
+        <x:v>587023</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
-      <x:c r="E138" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>113</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>603437</x:v>
+        <x:v>596883</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>40379</x:v>
+        <x:v>39480</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
-      <x:c r="E139" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="H139" s="0" t="s">
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>12523</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>607743</x:v>
+        <x:v>599860</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>41125</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
-      <x:c r="E140" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>552303</x:v>
+        <x:v>592833</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>38504</x:v>
+        <x:v>38209</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
-      <x:c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="H141" s="0" t="s">
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>33020</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>614359</x:v>
+        <x:v>581875</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>34919</x:v>
+        <x:v>40377</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
-      <x:c r="E142" s="14" t="s"/>
+      <x:c r="E142" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>46301</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>557223</x:v>
+        <x:v>607314</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>38262</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
+      <x:c r="E143" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>32069</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>597196</x:v>
+        <x:v>607319</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>39741</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s"/>
+      <x:c r="E144" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>635279</x:v>
+        <x:v>608876</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>41125</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
+      <x:c r="E145" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>592833</x:v>
+        <x:v>560000</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>38209</x:v>
+        <x:v>40377</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s"/>
+      <x:c r="E146" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>353</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>33020</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>581875</x:v>
+        <x:v>641326</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>60</x:v>
-[...1 lines deleted...]
-      <x:c r="C147" s="3" t="s"/>
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C147" s="3" t="n">
+        <x:v>35357</x:v>
+      </x:c>
       <x:c r="D147" s="3" t="s"/>
+      <x:c r="E147" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H147" s="0" t="s">
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="J147" s="0" t="s">
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>31020</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>587023</x:v>
+        <x:v>603433</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>37968</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s"/>
+      <x:c r="E148" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>410</x:v>
-[...1 lines deleted...]
-      <x:c r="H148" s="14" t="s"/>
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s">
+        <x:v>399</x:v>
+      </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>596883</x:v>
+        <x:v>603083</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>39480</x:v>
+        <x:v>36982</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
+      <x:c r="E149" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>12523</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>599860</x:v>
+        <x:v>555964</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>40377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>412</x:v>
-[...1 lines deleted...]
-      <x:c r="H150" s="14" t="s"/>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s">
+        <x:v>114</x:v>
+      </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>413</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>641326</x:v>
+        <x:v>603437</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>35357</x:v>
+        <x:v>40379</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>113</x:v>
-[...2 lines deleted...]
-        <x:v>114</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>34037</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>603433</x:v>
+        <x:v>607743</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>40377</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>607314</x:v>
+        <x:v>552303</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>607319</x:v>
+        <x:v>614359</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>34919</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
-      <x:c r="E154" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>608876</x:v>
+        <x:v>557223</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>37968</x:v>
+        <x:v>38262</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
-      <x:c r="E155" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>420</x:v>
-[...2 lines deleted...]
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32069</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="P155" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="P155" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>603083</x:v>
+        <x:v>597196</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>560000</x:v>
+        <x:v>635279</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>607315</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>39494</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>592117</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>596869</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>587021</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>587026</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>637844</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>597194</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>549026</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>513715</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>616705</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>554816</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>554817</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>554891</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>328</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>632482</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>632493</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -13615,108 +13615,108 @@
       <x:c r="I172" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>571071</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>544694</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>40098</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
@@ -13729,331 +13729,331 @@
       <x:c r="J174" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>592393</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H175" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>635049</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>596867</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>587025</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>542216</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>608180</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14070,108 +14070,108 @@
       <x:c r="J180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>640158</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>601680</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14183,54 +14183,54 @@
       <x:c r="I182" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>552261</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
@@ -14240,637 +14240,637 @@
       <x:c r="J183" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>592069</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>625757</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>40710</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>578121</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>603431</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>603432</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>603438</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>603439</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>510684</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>549023</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>599422</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>39251</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>45027</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>592172</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>36991</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -14884,54 +14884,54 @@
       <x:c r="I194" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>590823</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>36991</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
@@ -14944,266 +14944,266 @@
       <x:c r="J195" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>558533</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
-        <x:v>328</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>36991</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>558536</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>635755</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>635757</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38262</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>32069</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>597195</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
@@ -15216,97 +15216,97 @@
       <x:c r="J200" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>597260</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>407</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>587024</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
@@ -15326,930 +15326,930 @@
       <x:c r="J202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>545156</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="E203" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H203" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>602733</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>598947</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>603770</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>555775</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>605200</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>554177</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>549004</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>41736</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>625762</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>556421</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>549098</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>608433</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>601929</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>601930</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>36650</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>596744</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>599489</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -16261,277 +16261,277 @@
       <x:c r="I218" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>607303</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>620472</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>587022</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>598950</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>632805</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -16541,1310 +16541,1311 @@
       <x:c r="I223" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>35047</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>546503</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>607849</x:v>
+        <x:v>554888</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
-        <x:v>39251</x:v>
+        <x:v>42474</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>45027</x:v>
+        <x:v>32037</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>614354</x:v>
+        <x:v>625567</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
-        <x:v>39249</x:v>
+        <x:v>37662</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
-      <x:c r="E226" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
-        <x:v>46340</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>601938</x:v>
+        <x:v>597126</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
-        <x:v>37662</x:v>
+        <x:v>38262</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
-      <x:c r="E227" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>32069</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>601681</x:v>
+        <x:v>597193</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>39251</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>45027</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>560939</x:v>
+        <x:v>614354</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
-        <x:v>37662</x:v>
+        <x:v>39249</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
+      <x:c r="E229" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>46340</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>597126</x:v>
+        <x:v>601938</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
-        <x:v>38262</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
-      <x:c r="E230" s="14" t="s"/>
+      <x:c r="E230" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>398</x:v>
-[...1 lines deleted...]
-      <x:c r="H230" s="14" t="s"/>
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="H230" s="14" t="s">
+        <x:v>447</x:v>
+      </x:c>
       <x:c r="I230" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>32069</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>597193</x:v>
+        <x:v>607849</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>35357</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
-        <x:v>113</x:v>
-[...2 lines deleted...]
-        <x:v>114</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>34037</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>554888</x:v>
+        <x:v>560939</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
-        <x:v>42474</x:v>
+        <x:v>37662</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>32037</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>625567</x:v>
+        <x:v>601681</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>586465</x:v>
+        <x:v>566528</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>447</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>596886</x:v>
+        <x:v>586465</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>566528</x:v>
+        <x:v>596886</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>545462</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>41703</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>620437</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>38125</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>46311</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>614362</x:v>
+        <x:v>545643</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>40377</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>565857</x:v>
+        <x:v>641325</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>38125</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>436</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>600267</x:v>
+        <x:v>614362</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
+      <x:c r="E241" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="H241" s="0" t="s">
+        <x:v>437</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>635359</x:v>
+        <x:v>600267</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
-      <x:c r="E242" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>545643</x:v>
+        <x:v>635359</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>40377</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>641325</x:v>
+        <x:v>565857</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>603610</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>596874</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
@@ -17859,51 +17860,51 @@
       <x:c r="I246" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>549502</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
@@ -18213,51 +18214,51 @@
       <x:c r="M252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>549523</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -18612,62 +18613,62 @@
       <x:c r="L259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>605574</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
@@ -18775,51 +18776,51 @@
       <x:c r="L262" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>46341</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>520241</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -18838,51 +18839,51 @@
       <x:c r="M263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>603856</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
@@ -18948,51 +18949,51 @@
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>565071</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
@@ -19111,59 +19112,59 @@
       <x:c r="M268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>603829</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>28</x:v>
@@ -19171,51 +19172,51 @@
       <x:c r="M269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>603826</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>35356</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>115</x:v>
@@ -19444,51 +19445,51 @@
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>597252</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
@@ -19720,51 +19721,51 @@
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>597250</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
@@ -19888,51 +19889,51 @@
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>597251</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
@@ -20053,51 +20054,51 @@
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>597253</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
@@ -20244,1883 +20245,1885 @@
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>592128</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>556974</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>556975</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>159</x:v>
-[...1 lines deleted...]
-      <x:c r="C291" s="3" t="s"/>
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="C291" s="3" t="n">
+        <x:v>37198</x:v>
+      </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="H291" s="0" t="s">
+        <x:v>581</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="J291" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
-        <x:v>46301</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>637846</x:v>
+        <x:v>608143</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
-        <x:v>328</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>585</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>580</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>582</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>608143</x:v>
+        <x:v>637846</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>599365</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>38262</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>32069</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>638620</x:v>
+        <x:v>597200</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
-        <x:v>38262</x:v>
+        <x:v>39251</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
+      <x:c r="E295" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
-        <x:v>32069</x:v>
+        <x:v>45027</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>597200</x:v>
+        <x:v>614353</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
-        <x:v>39251</x:v>
+        <x:v>36893</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>391</x:v>
-[...1 lines deleted...]
-      <x:c r="H296" s="14" t="s"/>
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="H296" s="14" t="s">
+        <x:v>592</x:v>
+      </x:c>
       <x:c r="I296" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
-        <x:v>45027</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>614353</x:v>
+        <x:v>556642</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
-        <x:v>36893</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>592</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>556642</x:v>
+        <x:v>549284</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>595</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>549284</x:v>
+        <x:v>600918</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
-      <x:c r="E299" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>580</x:v>
-[...2 lines deleted...]
-        <x:v>581</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>600918</x:v>
+        <x:v>597417</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>597</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>598</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>599</x:v>
-[...1 lines deleted...]
-      <x:c r="H300" s="14" t="s"/>
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="H300" s="14" t="s">
+        <x:v>581</x:v>
+      </x:c>
       <x:c r="I300" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>597417</x:v>
+        <x:v>608102</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
-        <x:v>38504</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
+      <x:c r="E301" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>608102</x:v>
+        <x:v>602578</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
-        <x:v>39741</x:v>
+        <x:v>38125</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>580</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>602578</x:v>
+        <x:v>614361</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>38125</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
-      <x:c r="E303" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>614361</x:v>
+        <x:v>599369</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
-        <x:v>328</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>602</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
-        <x:v>38125</x:v>
+        <x:v>38262</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>46311</x:v>
+        <x:v>32069</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>599369</x:v>
+        <x:v>597199</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
-        <x:v>38262</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="H305" s="0" t="s">
+        <x:v>581</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>32069</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>597199</x:v>
+        <x:v>608144</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>608144</x:v>
+        <x:v>556948</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>585</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
+      <x:c r="E307" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>580</x:v>
-[...2 lines deleted...]
-        <x:v>581</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>586</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>556948</x:v>
+        <x:v>602051</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
-      <x:c r="E308" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>602051</x:v>
+        <x:v>596881</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
+      <x:c r="E309" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="H309" s="0" t="s">
+        <x:v>581</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>596881</x:v>
+        <x:v>549279</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>38262</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
-      <x:c r="E310" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>580</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>32069</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>583</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>549279</x:v>
+        <x:v>597197</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
-        <x:v>38262</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="H311" s="0" t="s">
+        <x:v>581</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>32069</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>597197</x:v>
+        <x:v>610971</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>328</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>39741</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
-      <x:c r="E312" s="14" t="s"/>
+      <x:c r="E312" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>580</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>580</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>610971</x:v>
+        <x:v>614358</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
-        <x:v>38504</x:v>
+        <x:v>38262</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
-      <x:c r="E313" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>32069</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>614358</x:v>
+        <x:v>597198</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
-      <x:c r="E314" s="14" t="s"/>
+      <x:c r="E314" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>580</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>586</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>556949</x:v>
+        <x:v>546829</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>38262</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>32069</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>597198</x:v>
+        <x:v>635294</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
-      <x:c r="E316" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>131</x:v>
-[...1 lines deleted...]
-      <x:c r="H316" s="14" t="s"/>
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="H316" s="14" t="s">
+        <x:v>581</x:v>
+      </x:c>
       <x:c r="I316" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>546829</x:v>
+        <x:v>608100</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>39741</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
-      <x:c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>600890</x:v>
+        <x:v>608140</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>599</x:v>
-[...1 lines deleted...]
-      <x:c r="H318" s="14" t="s"/>
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="H318" s="14" t="s">
+        <x:v>581</x:v>
+      </x:c>
       <x:c r="I318" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>635294</x:v>
+        <x:v>556949</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
-        <x:v>38504</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>580</x:v>
-[...2 lines deleted...]
-        <x:v>581</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>582</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>583</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>608100</x:v>
+        <x:v>638620</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
-        <x:v>39741</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
-      <x:c r="E320" s="14" t="s"/>
+      <x:c r="E320" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>580</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>608140</x:v>
+        <x:v>600890</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
@@ -22886,102 +22889,102 @@
       <x:c r="M334" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>640809</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>640811</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>36943</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>618</x:v>
       </x:c>
@@ -23369,51 +23372,51 @@
       <x:c r="L343" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>15002</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>578079</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
@@ -23422,51 +23425,51 @@
       <x:c r="L344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>576411</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -23757,54 +23760,54 @@
       <x:c r="L350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>554357</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="U350" s="16" t="s">
         <x:v>595</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>37345</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -23822,51 +23825,51 @@
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>573908</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>36650</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>29</x:v>
@@ -23910,1115 +23913,1115 @@
       <x:c r="G353" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>639480</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>587019</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>40843</x:v>
+        <x:v>38268</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>44527</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>638668</x:v>
+        <x:v>597374</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38268</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>597374</x:v>
+        <x:v>638706</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
-        <x:v>38268</x:v>
+        <x:v>39221</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>638706</x:v>
+        <x:v>592194</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
-        <x:v>39221</x:v>
+        <x:v>40164</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
-      <x:c r="E358" s="14" t="s"/>
+      <x:c r="E358" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>664</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>44527</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>592194</x:v>
+        <x:v>589563</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>40164</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>678</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>589563</x:v>
+        <x:v>601426</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>679</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
-        <x:v>40164</x:v>
+        <x:v>39592</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>677</x:v>
-[...1 lines deleted...]
-      <x:c r="H360" s="14" t="s"/>
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="H360" s="14" t="s">
+        <x:v>681</x:v>
+      </x:c>
       <x:c r="I360" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>34057</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>601426</x:v>
+        <x:v>555025</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>680</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
-      <x:c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>681</x:v>
-[...2 lines deleted...]
-        <x:v>682</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>664</x:v>
-[...2 lines deleted...]
-        <x:v>43</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>34057</x:v>
+        <x:v>31020</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>555025</x:v>
+        <x:v>587016</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>587016</x:v>
+        <x:v>587017</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>587017</x:v>
+        <x:v>587018</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>587018</x:v>
+        <x:v>587020</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>60</x:v>
-[...1 lines deleted...]
-      <x:c r="C365" s="3" t="s"/>
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="C365" s="3" t="n">
+        <x:v>40843</x:v>
+      </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="J365" s="0" t="s">
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>31020</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>587020</x:v>
+        <x:v>638668</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>680</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
-        <x:v>39592</x:v>
+        <x:v>39251</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
-      <x:c r="E366" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>681</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>34057</x:v>
+        <x:v>45027</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>608397</x:v>
+        <x:v>592173</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
-        <x:v>39251</x:v>
+        <x:v>39592</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
-        <x:v>45027</x:v>
+        <x:v>34057</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>592173</x:v>
+        <x:v>615881</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>38605</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="H368" s="14" t="s">
         <x:v>681</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>682</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>608416</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
+      <x:c r="E369" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="H369" s="0" t="s">
+        <x:v>681</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>686</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>615881</x:v>
+        <x:v>608397</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>38605</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>616048</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>39592</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="H371" s="0" t="s">
         <x:v>681</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>682</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>34057</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>681</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>608398</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>587014</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>115</x:v>
@@ -25553,51 +25556,51 @@
       <x:c r="L382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>640643</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>36905</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
@@ -25613,226 +25616,226 @@
       <x:c r="M383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>550545</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
-        <x:v>40843</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
-        <x:v>44527</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>642981</x:v>
+        <x:v>602002</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>40843</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>642982</x:v>
+        <x:v>642981</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>715</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>40843</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>602002</x:v>
+        <x:v>642982</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -25961,51 +25964,51 @@
       <x:c r="M389" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>550508</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
@@ -26017,51 +26020,51 @@
       <x:c r="L390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>642936</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
@@ -26074,51 +26077,51 @@
       <x:c r="L391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>640970</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="G392" s="14" t="s">
         <x:v>721</x:v>
       </x:c>
@@ -26194,51 +26197,51 @@
       <x:c r="L393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>601339</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>40851</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
@@ -26251,51 +26254,51 @@
       <x:c r="L394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34053</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>623261</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -26375,103 +26378,103 @@
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>545658</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="E397" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G397" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="H397" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>556603</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
@@ -26483,51 +26486,51 @@
       <x:c r="L398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>608857</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
@@ -26565,51 +26568,51 @@
         <x:v>248</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I400" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
@@ -26683,147 +26686,147 @@
         <x:v>318</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I402" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>607686</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>740</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="H403" s="0" t="s">
-        <x:v>593</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>607687</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
@@ -27029,261 +27032,261 @@
         <x:v>601588</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>601549</x:v>
+        <x:v>603791</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
+      <x:c r="E409" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G409" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>736</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>542218</x:v>
+        <x:v>641081</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>736</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>736</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>603791</x:v>
+        <x:v>601549</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
-        <x:v>38504</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
-      <x:c r="E411" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G411" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>641081</x:v>
+        <x:v>542218</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
@@ -27363,51 +27366,51 @@
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>638782</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
@@ -27421,322 +27424,322 @@
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>602562</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
-        <x:v>41622</x:v>
+        <x:v>35500</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
+      <x:c r="E415" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G415" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H415" s="0" t="s">
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
-        <x:v>34024</x:v>
+        <x:v>24223</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>596759</x:v>
+        <x:v>602561</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
-        <x:v>40114</x:v>
+        <x:v>41547</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>24223</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>592378</x:v>
+        <x:v>596795</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>747</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
-        <x:v>35500</x:v>
+        <x:v>39173</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
-      <x:c r="E417" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G417" s="0" t="s">
-        <x:v>113</x:v>
-[...2 lines deleted...]
-        <x:v>114</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>24223</x:v>
+        <x:v>15254</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>602561</x:v>
+        <x:v>592053</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
-        <x:v>41547</x:v>
+        <x:v>41622</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
-        <x:v>24223</x:v>
+        <x:v>34024</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>596795</x:v>
+        <x:v>596759</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
-        <x:v>39173</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
-        <x:v>15254</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>592053</x:v>
+        <x:v>592378</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>24</x:v>
@@ -28198,77 +28201,77 @@
       <x:c r="G428" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>548521</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>28</x:v>
@@ -28507,107 +28510,103 @@
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>592109</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
-      <x:c r="E434" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>113</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>602564</x:v>
+        <x:v>592374</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>41545</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -28622,103 +28621,107 @@
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>596791</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
-        <x:v>40120</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
-      <x:c r="E436" s="14" t="s"/>
+      <x:c r="E436" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>87</x:v>
-[...1 lines deleted...]
-      <x:c r="H436" s="14" t="s"/>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H436" s="14" t="s">
+        <x:v>114</x:v>
+      </x:c>
       <x:c r="I436" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>592374</x:v>
+        <x:v>602564</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>41621</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -28787,51 +28790,51 @@
       <x:c r="M438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>543819</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -29023,1284 +29026,1283 @@
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>549776</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
-        <x:v>39532</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
-      <x:c r="E443" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G443" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="I443" s="4" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>640798</x:v>
+        <x:v>635360</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
-        <x:v>775</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>776</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>773</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="Q444" s="16" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>640800</x:v>
+        <x:v>640798</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>777</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="I445" s="4" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="Q445" s="4" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>608306</x:v>
+        <x:v>640800</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>779</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
-        <x:v>37156</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
-      <x:c r="E446" s="14" t="s"/>
+      <x:c r="E446" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
-        <x:v>46311</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>781</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>537355</x:v>
+        <x:v>608306</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>37156</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>783</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>635360</x:v>
+        <x:v>537355</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>41703</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>782</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>783</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>781</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>620438</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>41125</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>783</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>592832</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
-        <x:v>328</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>781</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>537349</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="I451" s="4" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="Q451" s="4" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>621302</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>773</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="Q452" s="16" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>608305</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>777</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="I453" s="4" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="Q453" s="4" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>640796</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>773</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="Q454" s="16" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>608299</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="I455" s="4" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="Q455" s="4" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>608300</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>788</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>773</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="Q456" s="16" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>549650</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>383</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>781</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>611918</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>773</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="Q458" s="16" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>621351</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="I459" s="4" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="Q459" s="4" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>625773</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>773</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="Q460" s="16" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>640799</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="I461" s="4" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="Q461" s="4" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>640028</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>773</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="Q462" s="16" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>550551</x:v>
+        <x:v>608304</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
-        <x:v>39532</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="I463" s="4" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="Q463" s="4" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>608304</x:v>
+        <x:v>550551</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>795</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>773</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="Q464" s="16" t="s">
         <x:v>773</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>774</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>640797</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
@@ -30468,549 +30470,549 @@
         <x:v>803</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>556539</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>805</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>599423</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>547143</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="E471" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G471" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>556088</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>602601</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
-        <x:v>36893</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
-        <x:v>804</x:v>
-[...2 lines deleted...]
-        <x:v>593</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
-        <x:v>34076</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>804</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>556553</x:v>
+        <x:v>552301</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>605198</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>36893</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="H475" s="0" t="s">
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>34076</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>552301</x:v>
+        <x:v>556553</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>596868</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C477" s="3" t="s"/>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>811</x:v>
@@ -31108,51 +31110,51 @@
       <x:c r="U478" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="H479" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>819</x:v>
       </x:c>
@@ -31169,51 +31171,51 @@
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="I480" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>819</x:v>
       </x:c>
@@ -31321,51 +31323,51 @@
       <x:c r="M482" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>598972</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C483" s="3" t="s"/>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>29</x:v>
@@ -31712,219 +31714,221 @@
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>642178</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I490" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>603436</x:v>
+        <x:v>554894</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
-        <x:v>39697</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
+      <x:c r="E491" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G491" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H491" s="0" t="s">
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
-        <x:v>13054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>592200</x:v>
+        <x:v>603436</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>39697</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
-      <x:c r="E492" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
-        <x:v>113</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>13054</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>554894</x:v>
+        <x:v>592200</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
@@ -31948,51 +31952,51 @@
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>607861</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I494" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
@@ -32470,57 +32474,57 @@
       <x:c r="S502" s="14" t="n">
         <x:v>620480</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="E503" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H503" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
@@ -32547,93 +32551,93 @@
       <x:c r="C504" s="15" t="s"/>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s"/>
       <x:c r="K504" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>624518</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
@@ -32644,57 +32648,57 @@
         <x:v>555774</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I506" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
@@ -32704,57 +32708,57 @@
       <x:c r="S506" s="14" t="n">
         <x:v>608434</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>41736</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
@@ -32827,51 +32831,51 @@
       <x:c r="U508" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
@@ -32882,117 +32886,117 @@
         <x:v>599440</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C510" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I510" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>608179</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="E511" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
@@ -33042,51 +33046,51 @@
       <x:c r="L512" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>640054</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
@@ -33113,68 +33117,68 @@
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>545141</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>41449</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I514" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>855</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
@@ -33190,51 +33194,51 @@
       <x:c r="U514" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="E515" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="H515" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>723</x:v>
       </x:c>
@@ -33245,79 +33249,79 @@
         <x:v>599442</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>552302</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="C517" s="3" t="s"/>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="G517" s="0" t="s">
         <x:v>859</x:v>
@@ -33353,79 +33357,79 @@
         <x:v>623068</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>605199</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
@@ -33447,51 +33451,51 @@
       <x:c r="L519" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>609125</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="C520" s="15" t="s"/>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s"/>
       <x:c r="K520" s="14" t="s">
@@ -33567,308 +33571,307 @@
         <x:v>863</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>643495</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>822</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="C522" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C522" s="15" t="s"/>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
-      <x:c r="J522" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J522" s="14" t="s"/>
       <x:c r="K522" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>15002</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>632475</x:v>
+        <x:v>632651</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
-      <x:c r="C523" s="3" t="s"/>
+      <x:c r="C523" s="3" t="n">
+        <x:v>39761</x:v>
+      </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="G523" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
+      <x:c r="J523" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
-        <x:v>15002</x:v>
+        <x:v>46347</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>632651</x:v>
+        <x:v>632704</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>875</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
-        <x:v>877</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
-        <x:v>39761</x:v>
+        <x:v>35593</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
-      <x:c r="E524" s="14" t="s"/>
+      <x:c r="E524" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
-        <x:v>873</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s"/>
       <x:c r="I524" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
-        <x:v>46347</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
-        <x:v>873</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>632704</x:v>
+        <x:v>608618</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
-        <x:v>257</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="C525" s="3" t="s"/>
       <x:c r="D525" s="3" t="s"/>
-      <x:c r="E525" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G525" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
-      <x:c r="J525" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K525" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>15004</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>608618</x:v>
+        <x:v>632643</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>879</x:v>
       </x:c>
-      <x:c r="C526" s="15" t="s"/>
+      <x:c r="C526" s="15" t="n">
+        <x:v>39974</x:v>
+      </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s"/>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
-      <x:c r="J526" s="14" t="s"/>
+      <x:c r="J526" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="K526" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
-        <x:v>15004</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
-        <x:v>632643</x:v>
+        <x:v>632474</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
@@ -33878,113 +33881,113 @@
       <x:c r="K527" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>632474</x:v>
+        <x:v>632475</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
-        <x:v>878</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
-        <x:v>878</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
         <x:v>608616</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="G529" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -33994,160 +33997,160 @@
       <x:c r="L529" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
         <x:v>613636</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
-        <x:v>880</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>613638</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="C531" s="3" t="s"/>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="G531" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>15002</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>613724</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -34211,62 +34214,62 @@
       <x:c r="L533" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>613748</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
-        <x:v>879</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="C534" s="15" t="s"/>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s"/>
       <x:c r="K534" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>15004</x:v>
       </x:c>
@@ -34275,199 +34278,199 @@
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>632644</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>879</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="C535" s="3" t="s"/>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>613717</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
-        <x:v>879</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="C536" s="15" t="s"/>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s"/>
       <x:c r="K536" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>613718</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>39761</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>613161</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -34477,54 +34480,54 @@
       <x:c r="L538" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>613735</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -34599,51 +34602,51 @@
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>578781</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>872</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>34093</x:v>
@@ -34720,87 +34723,87 @@
       <x:c r="S542" s="14" t="n">
         <x:v>578769</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
         <x:v>608680</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
@@ -34813,222 +34816,222 @@
       <x:c r="L544" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>613733</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>887</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>608687</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>872</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>613640</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="G547" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>613645</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s"/>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -35160,319 +35163,319 @@
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>632468</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>880</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
-        <x:v>39974</x:v>
+        <x:v>35593</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>584579</x:v>
+        <x:v>578772</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
-        <x:v>882</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
-        <x:v>35593</x:v>
+        <x:v>39974</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
-        <x:v>578772</x:v>
+        <x:v>584579</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
-        <x:v>39761</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="G553" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
-        <x:v>46347</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>613160</x:v>
+        <x:v>602508</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
-        <x:v>39532</x:v>
+        <x:v>35593</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
-        <x:v>46003</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>602508</x:v>
+        <x:v>613658</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
-        <x:v>636</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
-        <x:v>890</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
-        <x:v>35593</x:v>
+        <x:v>39761</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="G555" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>46347</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
-        <x:v>613658</x:v>
+        <x:v>613160</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>37786</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s"/>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s"/>
       <x:c r="I556" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -35593,108 +35596,108 @@
       <x:c r="L558" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>613734</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="E559" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
-        <x:v>878</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>608639</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
         <x:v>893</x:v>
       </x:c>
@@ -35772,256 +35775,256 @@
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>596753</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
-        <x:v>897</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
-        <x:v>38204</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s"/>
       <x:c r="I562" s="16" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="J562" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K562" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L562" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M562" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N562" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O562" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
-        <x:v>898</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
-        <x:v>597254</x:v>
+        <x:v>592381</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
-        <x:v>40114</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="G563" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>592381</x:v>
+        <x:v>592373</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
-        <x:v>40120</x:v>
+        <x:v>38204</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>898</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>592373</x:v>
+        <x:v>597254</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="G565" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
         <x:v>592793</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
@@ -36034,105 +36037,105 @@
       <x:c r="J566" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
-        <x:v>898</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
         <x:v>592054</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="G567" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>597428</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>38183</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s"/>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
@@ -36145,51 +36148,51 @@
       <x:c r="J568" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
-        <x:v>898</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
         <x:v>597418</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>39280</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="G569" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
@@ -36199,51 +36202,51 @@
       <x:c r="J569" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>15231</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
-        <x:v>898</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>592087</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C570" s="15" t="s"/>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s"/>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
@@ -36368,51 +36371,51 @@
       <x:c r="L572" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>588196</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="C573" s="3" t="s"/>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="G573" s="0" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>28</x:v>
@@ -36488,151 +36491,151 @@
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
         <x:v>596877</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
-        <x:v>38204</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>633476</x:v>
+        <x:v>642709</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>911</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
-        <x:v>911</x:v>
+        <x:v>912</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
-        <x:v>39263</x:v>
+        <x:v>38204</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>642709</x:v>
+        <x:v>633476</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>912</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>41430</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="E577" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -36653,161 +36656,161 @@
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
         <x:v>607784</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="I578" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>916</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>547225</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H579" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>635210</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
-        <x:v>714</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I580" s="16" t="s">
         <x:v>582</x:v>
@@ -36832,51 +36835,51 @@
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
         <x:v>614698</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>34052</x:v>
@@ -36937,51 +36940,51 @@
       <x:c r="M582" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>633994</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="G583" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H583" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -37227,161 +37230,163 @@
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
         <x:v>592277</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>921</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
-        <x:v>38504</x:v>
+        <x:v>39280</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
-      <x:c r="E588" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E588" s="14" t="s"/>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
-        <x:v>580</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>892</x:v>
+      </x:c>
+      <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>15231</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
-        <x:v>580</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
-        <x:v>549264</x:v>
+        <x:v>642007</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
-        <x:v>921</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
-        <x:v>39280</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
+      <x:c r="E589" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G589" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="H589" s="0" t="s">
+        <x:v>581</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
-        <x:v>15231</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
-        <x:v>903</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>892</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
-        <x:v>642007</x:v>
+        <x:v>549264</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
@@ -37725,51 +37730,51 @@
       <x:c r="L596" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>15002</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>600760</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>935</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>40616</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -39069,51 +39074,51 @@
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>547192</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="E621" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>29</x:v>
@@ -39126,51 +39131,51 @@
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>554153</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>966</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I622" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
@@ -39802,51 +39807,51 @@
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
         <x:v>550937</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I634" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
@@ -39855,51 +39860,51 @@
       <x:c r="M634" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>603827</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="E635" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G635" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -39962,1550 +39967,1549 @@
       <x:c r="L636" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>15079</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>598363</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
-        <x:v>40794</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="G637" s="0" t="s">
-        <x:v>650</x:v>
-[...2 lines deleted...]
-        <x:v>651</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>584136</x:v>
+        <x:v>537296</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>983</x:v>
-[...1 lines deleted...]
-      <x:c r="H638" s="14" t="s"/>
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="H638" s="14" t="s">
+        <x:v>651</x:v>
+      </x:c>
       <x:c r="I638" s="16" t="s">
-        <x:v>984</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>983</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
-        <x:v>984</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>637507</x:v>
+        <x:v>639490</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
-        <x:v>985</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
-        <x:v>986</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
-        <x:v>39173</x:v>
+        <x:v>39494</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="H639" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
-        <x:v>15254</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>636179</x:v>
+        <x:v>633672</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>986</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
-        <x:v>39263</x:v>
+        <x:v>40794</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="I640" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>640823</x:v>
+        <x:v>584136</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="C641" s="3" t="n">
+        <x:v>37198</x:v>
+      </x:c>
+      <x:c r="D641" s="3" t="s"/>
+      <x:c r="G641" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
-      <x:c r="C641" s="3" t="n">
-[...8 lines deleted...]
-      </x:c>
       <x:c r="I641" s="4" t="s">
-        <x:v>952</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
-        <x:v>952</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>632619</x:v>
+        <x:v>637507</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
-        <x:v>989</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
-        <x:v>36982</x:v>
+        <x:v>39173</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
-      <x:c r="E642" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
-        <x:v>102</x:v>
-[...1 lines deleted...]
-      <x:c r="H642" s="14" t="s"/>
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="H642" s="14" t="s">
+        <x:v>651</x:v>
+      </x:c>
       <x:c r="I642" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>15254</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
-        <x:v>979</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
-        <x:v>952</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>550939</x:v>
+        <x:v>636179</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
-        <x:v>37006</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
-      <x:c r="E643" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G643" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="H643" s="0" t="s">
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
-        <x:v>34031</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
-        <x:v>952</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>551001</x:v>
+        <x:v>640823</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>993</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
-        <x:v>983</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
-        <x:v>984</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
-        <x:v>990</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
-        <x:v>605550</x:v>
+        <x:v>604989</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="E645" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="J645" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K645" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L645" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M645" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N645" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O645" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
-        <x:v>549747</x:v>
+        <x:v>604996</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>39605</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
-        <x:v>983</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
-        <x:v>984</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
-        <x:v>990</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
-        <x:v>553008</x:v>
+        <x:v>550893</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>36982</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="E647" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
-        <x:v>113</x:v>
-[...2 lines deleted...]
-        <x:v>114</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
-        <x:v>967</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
-        <x:v>945</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>509936</x:v>
+        <x:v>550943</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
-        <x:v>535</x:v>
-[...1 lines deleted...]
-      <x:c r="C648" s="15" t="s"/>
+        <x:v>996</x:v>
+      </x:c>
+      <x:c r="C648" s="15" t="n">
+        <x:v>37006</x:v>
+      </x:c>
       <x:c r="D648" s="15" t="s"/>
-      <x:c r="E648" s="14" t="s"/>
+      <x:c r="E648" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
-        <x:v>950</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
-        <x:v>952</x:v>
-[...1 lines deleted...]
-      <x:c r="J648" s="14" t="s"/>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="J648" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="K648" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
-        <x:v>46341</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
-        <x:v>950</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
-        <x:v>523308</x:v>
+        <x:v>551005</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
-        <x:v>991</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="C649" s="3" t="n">
-        <x:v>40120</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D649" s="3" t="s"/>
+      <x:c r="E649" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G649" s="0" t="s">
-        <x:v>650</x:v>
-[...2 lines deleted...]
-        <x:v>651</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="J649" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M649" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N649" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O649" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P649" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="Q649" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="R649" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S649" s="0" t="n">
-        <x:v>632467</x:v>
+        <x:v>549746</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
-        <x:v>993</x:v>
-[...1 lines deleted...]
-      <x:c r="C650" s="15" t="s"/>
+        <x:v>998</x:v>
+      </x:c>
+      <x:c r="C650" s="15" t="n">
+        <x:v>37006</x:v>
+      </x:c>
       <x:c r="D650" s="15" t="s"/>
-      <x:c r="E650" s="14" t="s"/>
+      <x:c r="E650" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
-        <x:v>994</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
-        <x:v>952</x:v>
-[...1 lines deleted...]
-      <x:c r="J650" s="14" t="s"/>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="J650" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="K650" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
-        <x:v>995</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
-        <x:v>632388</x:v>
+        <x:v>535001</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
-        <x:v>996</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
-        <x:v>39494</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
+      <x:c r="E651" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G651" s="0" t="s">
-        <x:v>650</x:v>
-[...2 lines deleted...]
-        <x:v>651</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
-        <x:v>633672</x:v>
+        <x:v>535011</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
-        <x:v>997</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
-        <x:v>998</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
-        <x:v>40114</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
-      <x:c r="E652" s="14" t="s"/>
+      <x:c r="E652" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
-        <x:v>650</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
-        <x:v>639490</x:v>
+        <x:v>605550</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
+      <x:c r="E653" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
-        <x:v>537296</x:v>
+        <x:v>549747</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>1000</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
-        <x:v>37662</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
-        <x:v>965</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
-        <x:v>952</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
-        <x:v>965</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
-        <x:v>554154</x:v>
+        <x:v>553008</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
-        <x:v>966</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
-        <x:v>39605</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="E655" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H655" s="0" t="s">
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
-        <x:v>952</x:v>
+        <x:v>945</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
-        <x:v>550893</x:v>
+        <x:v>509936</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
-        <x:v>145</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C656" s="15" t="s"/>
       <x:c r="D656" s="15" t="s"/>
-      <x:c r="E656" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E656" s="14" t="s"/>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
-        <x:v>102</x:v>
-[...1 lines deleted...]
-      <x:c r="H656" s="14" t="s"/>
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="H656" s="14" t="s">
+        <x:v>951</x:v>
+      </x:c>
       <x:c r="I656" s="16" t="s">
-        <x:v>103</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>952</x:v>
+      </x:c>
+      <x:c r="J656" s="14" t="s"/>
       <x:c r="K656" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>46341</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
-        <x:v>979</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
-        <x:v>959</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
-        <x:v>550943</x:v>
+        <x:v>523308</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
-        <x:v>37006</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
-      <x:c r="E657" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G657" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="H657" s="0" t="s">
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
-        <x:v>34031</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
-        <x:v>979</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
-        <x:v>952</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>551005</x:v>
+        <x:v>632467</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
-        <x:v>1003</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1002</x:v>
+      </x:c>
+      <x:c r="C658" s="15" t="s"/>
       <x:c r="D658" s="15" t="s"/>
-      <x:c r="E658" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
-      <x:c r="J658" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J658" s="14" t="s"/>
       <x:c r="K658" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>604989</x:v>
+        <x:v>632388</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>1004</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
-        <x:v>39092</x:v>
+        <x:v>37662</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="E659" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
-        <x:v>604996</x:v>
+        <x:v>554154</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
-        <x:v>39092</x:v>
+        <x:v>41981</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>549746</x:v>
+        <x:v>632619</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
-        <x:v>37006</x:v>
+        <x:v>36982</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="E661" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
-        <x:v>34031</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>535001</x:v>
+        <x:v>550939</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
-        <x:v>535011</x:v>
+        <x:v>551001</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="E663" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -41980,108 +41984,108 @@
       </x:c>
       <x:c r="P671" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
         <x:v>592232</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
         <x:v>39221</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s"/>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
         <x:v>1009</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
         <x:v>1010</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
         <x:v>592193</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>1002</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="E673" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>44</x:v>
@@ -42269,51 +42273,51 @@
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
         <x:v>523159</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
         <x:v>1015</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C677" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="E677" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G677" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H677" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J677" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>28</x:v>
@@ -42329,51 +42333,51 @@
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>967</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>509937</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
-        <x:v>988</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K678" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L678" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -42388,51 +42392,51 @@
       </x:c>
       <x:c r="P678" s="14" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="Q678" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R678" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
         <x:v>632620</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C679" s="3" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="E679" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G679" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I679" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J679" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K679" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>44</x:v>
@@ -42677,51 +42681,51 @@
       </x:c>
       <x:c r="P683" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
         <x:v>639489</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
-        <x:v>998</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="C684" s="15" t="n">
         <x:v>40114</x:v>
       </x:c>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s"/>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="I684" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K684" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L684" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -43368,51 +43372,51 @@
       </x:c>
       <x:c r="P695" s="0" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>547199</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s"/>
       <x:c r="I696" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K696" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -43427,51 +43431,51 @@
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>601660</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="E697" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G697" s="0" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
         <x:v>29</x:v>
@@ -43484,141 +43488,141 @@
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>601661</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s"/>
       <x:c r="I698" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
         <x:v>554130</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
-        <x:v>1000</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
         <x:v>597125</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
@@ -43700,51 +43704,51 @@
       <x:c r="L701" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M701" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N701" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O701" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P701" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="Q701" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R701" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S701" s="0" t="n">
         <x:v>640200</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C702" s="15" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H702" s="14" t="s"/>
       <x:c r="I702" s="16" t="s">
@@ -43811,51 +43815,51 @@
       <x:c r="L703" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
         <x:v>523298</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
-        <x:v>991</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="C704" s="15" t="s"/>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s"/>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="H704" s="14" t="s"/>
       <x:c r="I704" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J704" s="14" t="s"/>
       <x:c r="K704" s="14" t="s">
@@ -43882,78 +43886,78 @@
       <x:c r="R704" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>618829</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="G705" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
-        <x:v>984</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
-        <x:v>983</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
-        <x:v>984</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
         <x:v>572351</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="C706" s="15" t="s"/>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s"/>
       <x:c r="F706" s="14" t="s"/>
@@ -44422,206 +44426,207 @@
       </x:c>
       <x:c r="P714" s="14" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
         <x:v>596876</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
-        <x:v>968</x:v>
-[...1 lines deleted...]
-      <x:c r="C715" s="3" t="s"/>
+        <x:v>1022</x:v>
+      </x:c>
+      <x:c r="C715" s="3" t="n">
+        <x:v>40120</x:v>
+      </x:c>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="G715" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="H715" s="0" t="s">
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="J715" s="0" t="s">
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L715" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
-        <x:v>46347</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
-        <x:v>634283</x:v>
+        <x:v>640077</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
-        <x:v>171</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>968</x:v>
+      </x:c>
+      <x:c r="C716" s="15" t="s"/>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
-        <x:v>553</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="J716" s="14" t="s"/>
       <x:c r="K716" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>46347</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
-        <x:v>959</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
-        <x:v>597259</x:v>
+        <x:v>634283</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
-        <x:v>40120</x:v>
+        <x:v>38208</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="G717" s="0" t="s">
-        <x:v>650</x:v>
-[...2 lines deleted...]
-        <x:v>651</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="J717" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
-        <x:v>652</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
-        <x:v>640077</x:v>
+        <x:v>597259</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="C718" s="15" t="s"/>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s"/>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s"/>
       <x:c r="I718" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s"/>
       <x:c r="K718" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
@@ -44687,223 +44692,224 @@
       </x:c>
       <x:c r="P719" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
         <x:v>588289</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
         <x:v>1042</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
-        <x:v>687</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="C720" s="15" t="n">
-        <x:v>37006</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s"/>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
-        <x:v>950</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s">
-        <x:v>951</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I720" s="16" t="s">
-        <x:v>952</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="J720" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K720" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L720" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M720" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N720" s="15" t="n">
-        <x:v>34031</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O720" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P720" s="14" t="s">
-        <x:v>950</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
-        <x:v>952</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
-        <x:v>521664</x:v>
+        <x:v>640076</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
-        <x:v>956</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C721" s="3" t="n">
-        <x:v>38504</x:v>
+        <x:v>37006</x:v>
       </x:c>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="G721" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>950</x:v>
+      </x:c>
+      <x:c r="H721" s="0" t="s">
+        <x:v>951</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
-        <x:v>1044</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="J721" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
-        <x:v>1045</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
-        <x:v>34052</x:v>
+        <x:v>34031</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
-        <x:v>1043</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
-        <x:v>1044</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
-        <x:v>959</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
-        <x:v>617097</x:v>
+        <x:v>521664</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>956</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
-        <x:v>1046</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
-        <x:v>1047</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
-        <x:v>40120</x:v>
+        <x:v>38504</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s"/>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
-        <x:v>650</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1044</x:v>
+      </x:c>
+      <x:c r="H722" s="14" t="s"/>
       <x:c r="I722" s="16" t="s">
-        <x:v>608</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K722" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="L722" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>1045</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
-        <x:v>640076</x:v>
+        <x:v>617097</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>1047</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C723" s="3" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D723" s="3" t="s"/>
       <x:c r="E723" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I723" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J723" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K723" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L723" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M723" s="0" t="s">
         <x:v>44</x:v>
@@ -45032,51 +45038,51 @@
       </x:c>
       <x:c r="P725" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
         <x:v>549749</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I726" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K726" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L726" s="14" t="s">
@@ -45131,51 +45137,51 @@
       <x:c r="L727" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M727" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N727" s="3" t="n">
         <x:v>15079</x:v>
       </x:c>
       <x:c r="O727" s="0" t="s">
         <x:v>825</x:v>
       </x:c>
       <x:c r="P727" s="0" t="s">
         <x:v>958</x:v>
       </x:c>
       <x:c r="Q727" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R727" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
         <x:v>598350</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
         <x:v>1049</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
         <x:v>949</x:v>
       </x:c>
       <x:c r="C728" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D728" s="15" t="s"/>
       <x:c r="E728" s="14" t="s"/>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="H728" s="14" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="I728" s="16" t="s">
@@ -45258,342 +45264,342 @@
       </x:c>
       <x:c r="P729" s="0" t="s">
         <x:v>950</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
         <x:v>604680</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
         <x:v>954</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
-        <x:v>1051</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
-        <x:v>39092</x:v>
+        <x:v>41981</x:v>
       </x:c>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s"/>
       <x:c r="I730" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K730" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L730" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
-        <x:v>604994</x:v>
+        <x:v>632616</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="E731" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G731" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
         <x:v>611093</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
-        <x:v>1053</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>1053</x:v>
       </x:c>
       <x:c r="C732" s="15" t="n">
-        <x:v>41981</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="H732" s="14" t="s"/>
       <x:c r="I732" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K732" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L732" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
-        <x:v>632616</x:v>
+        <x:v>604994</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C733" s="3" t="n">
-        <x:v>39092</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="E733" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
-        <x:v>952</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J733" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K733" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
-        <x:v>981</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
-        <x:v>549748</x:v>
+        <x:v>608372</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C734" s="15" t="n">
-        <x:v>39092</x:v>
+        <x:v>42474</x:v>
       </x:c>
       <x:c r="D734" s="15" t="s"/>
       <x:c r="E734" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F734" s="14" t="s"/>
       <x:c r="G734" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H734" s="14" t="s"/>
       <x:c r="I734" s="16" t="s">
-        <x:v>952</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J734" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K734" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L734" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M734" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>32037</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="Q734" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R734" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
-        <x:v>549751</x:v>
+        <x:v>625565</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="C735" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="E735" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G735" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I735" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J735" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K735" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L735" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M735" s="0" t="s">
         <x:v>44</x:v>
@@ -45675,206 +45681,206 @@
       <x:c r="S736" s="14" t="n">
         <x:v>551015</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C737" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D737" s="3" t="s"/>
       <x:c r="E737" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G737" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1051</x:v>
       </x:c>
       <x:c r="I737" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J737" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K737" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L737" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M737" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N737" s="3" t="n">
         <x:v>46054</x:v>
       </x:c>
       <x:c r="O737" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P737" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
         <x:v>611104</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
-        <x:v>1053</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="U737" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="C738" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D738" s="15" t="s"/>
       <x:c r="E738" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F738" s="14" t="s"/>
       <x:c r="G738" s="14" t="s">
-        <x:v>1026</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H738" s="14" t="s"/>
       <x:c r="I738" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="J738" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K738" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L738" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M738" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N738" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O738" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P738" s="14" t="s">
-        <x:v>1027</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="Q738" s="16" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R738" s="14" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S738" s="14" t="n">
-        <x:v>608372</x:v>
+        <x:v>549748</x:v>
       </x:c>
       <x:c r="T738" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U738" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:21">
       <x:c r="A739" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C739" s="3" t="n">
-        <x:v>42474</x:v>
+        <x:v>39092</x:v>
       </x:c>
       <x:c r="D739" s="3" t="s"/>
       <x:c r="E739" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G739" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="I739" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="J739" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K739" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L739" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M739" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N739" s="3" t="n">
-        <x:v>32037</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O739" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P739" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="Q739" s="4" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="R739" s="0" t="s">
         <x:v>959</x:v>
       </x:c>
       <x:c r="S739" s="0" t="n">
-        <x:v>625565</x:v>
+        <x:v>549751</x:v>
       </x:c>
       <x:c r="T739" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U739" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:21">
       <x:c r="A740" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B740" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C740" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D740" s="15" t="s"/>
       <x:c r="E740" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F740" s="14" t="s"/>
       <x:c r="G740" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H740" s="14" t="s"/>
       <x:c r="I740" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="J740" s="14" t="s">
@@ -46056,115 +46062,115 @@
       <x:c r="L743" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M743" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N743" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O743" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P743" s="0" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="Q743" s="4" t="s">
         <x:v>1064</x:v>
       </x:c>
       <x:c r="R743" s="0" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="S743" s="0" t="n">
         <x:v>632284</x:v>
       </x:c>
       <x:c r="T743" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="U743" s="4" t="s">
         <x:v>1066</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:21">
       <x:c r="A744" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B744" s="14" t="s">
-        <x:v>591</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C744" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D744" s="15" t="s"/>
       <x:c r="E744" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F744" s="14" t="s"/>
       <x:c r="G744" s="14" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="H744" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="I744" s="16" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="J744" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K744" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L744" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M744" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N744" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O744" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="P744" s="14" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="Q744" s="16" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="R744" s="14" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="S744" s="14" t="n">
         <x:v>556521</x:v>
       </x:c>
       <x:c r="T744" s="16" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="U744" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:21">
       <x:c r="A745" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C745" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D745" s="3" t="s"/>
       <x:c r="E745" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G745" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="I745" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="J745" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -46450,54 +46456,54 @@
       <x:c r="L750" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M750" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N750" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O750" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P750" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q750" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R750" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S750" s="14" t="n">
         <x:v>630370</x:v>
       </x:c>
       <x:c r="T750" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U750" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:21">
       <x:c r="A751" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
         <x:v>1071</x:v>
       </x:c>
       <x:c r="C751" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D751" s="3" t="s"/>
       <x:c r="G751" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="I751" s="4" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="J751" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K751" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -46561,149 +46567,149 @@
       <x:c r="L752" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M752" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N752" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O752" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P752" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q752" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="R752" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S752" s="14" t="n">
         <x:v>630372</x:v>
       </x:c>
       <x:c r="T752" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U752" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:21">
       <x:c r="A753" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C753" s="3" t="n">
         <x:v>40237</x:v>
       </x:c>
       <x:c r="D753" s="3" t="s"/>
       <x:c r="G753" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I753" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J753" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K753" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L753" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M753" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N753" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O753" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P753" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q753" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R753" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S753" s="0" t="n">
         <x:v>627664</x:v>
       </x:c>
       <x:c r="T753" s="4" t="s">
         <x:v>1072</x:v>
       </x:c>
       <x:c r="U753" s="4" t="s">
         <x:v>1073</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:21">
       <x:c r="A754" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B754" s="14" t="s">
         <x:v>1074</x:v>
       </x:c>
       <x:c r="C754" s="15" t="s"/>
       <x:c r="D754" s="15" t="s"/>
       <x:c r="E754" s="14" t="s"/>
       <x:c r="F754" s="14" t="s"/>
       <x:c r="G754" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H754" s="14" t="s"/>
       <x:c r="I754" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="J754" s="14" t="s"/>
       <x:c r="K754" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L754" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="M754" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="N754" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O754" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P754" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q754" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="R754" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S754" s="14" t="n">
         <x:v>632221</x:v>
       </x:c>
       <x:c r="T754" s="16" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="U754" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:21">
       <x:c r="A755" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
         <x:v>1075</x:v>
       </x:c>
       <x:c r="C755" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D755" s="3" t="s"/>