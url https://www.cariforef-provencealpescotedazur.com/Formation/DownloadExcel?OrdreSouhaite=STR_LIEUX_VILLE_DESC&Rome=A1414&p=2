--- v0 (2026-08-14)
+++ v1 (2026-08-14)
@@ -329,126 +329,126 @@
   <x:si>
     <x:t>ISARA - campus d'Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Environnement aménagement</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale La Denoves</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LPA La Ricarde</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Carmejane</x:t>
   </x:si>
   <x:si>
     <x:t>04510</x:t>
   </x:si>
   <x:si>
     <x:t>LE CHAFFAUT-SAINT-JURSON</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole métiers de l'agriculture option grandes cultures (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CAP agricole métiers de l'agriculture spécialisation volailles (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maison Familiale et Rurale du Canton de Lambesc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAMBESC</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTSA métiers du végétal : alimentation, ornement et environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Maison Familiale et Rurale du Canton de Lambesc</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Agriculture production végétale</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>LAMBESC</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA métiers du végétal : alimentation, ornement et environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Agricampus</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Hyères</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
@@ -2446,57 +2446,57 @@
       <x:c r="K23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>599720</x:v>
+        <x:v>497207</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>84</x:v>
@@ -2507,57 +2507,57 @@
       <x:c r="K24" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>599721</x:v>
+        <x:v>551916</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2622,57 +2622,57 @@
       <x:c r="K26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>551916</x:v>
+        <x:v>599720</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -2682,57 +2682,57 @@
       <x:c r="K27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>497207</x:v>
+        <x:v>599721</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -2920,54 +2920,54 @@
       <x:c r="K31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>548851</x:v>
+        <x:v>609362</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>97</x:v>
@@ -2981,54 +2981,54 @@
       <x:c r="K32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>609362</x:v>
+        <x:v>548851</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -3041,178 +3041,178 @@
       <x:c r="K33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>548669</x:v>
+        <x:v>498354</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>548850</x:v>
+        <x:v>548669</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>609363</x:v>
+        <x:v>548850</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>98</x:v>
@@ -3223,807 +3223,805 @@
       <x:c r="K36" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>498354</x:v>
+        <x:v>609363</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>36773</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>21054</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="Q37" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="Q37" s="4" t="s">
+      <x:c r="R37" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="R37" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>599637</x:v>
+        <x:v>558673</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>36773</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s"/>
+      <x:c r="E38" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
-      <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>21054</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="R38" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="R38" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>596449</x:v>
+        <x:v>599637</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>40523</x:v>
+        <x:v>36773</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
-      <x:c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G39" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="I39" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="H39" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>21040</x:v>
+        <x:v>21054</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="Q39" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="Q39" s="4" t="s">
+      <x:c r="R39" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="R39" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>558673</x:v>
+        <x:v>596449</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38881</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21027</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="R40" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="R40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>595405</x:v>
+        <x:v>596653</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>38881</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>21027</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="R41" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="R41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>596653</x:v>
+        <x:v>595405</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38881</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="Q42" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="Q42" s="16" t="s">
+      <x:c r="R42" s="14" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>512502</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38881</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="Q43" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="Q43" s="4" t="s">
+      <x:c r="R43" s="0" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>599633</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="Q44" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="Q44" s="16" t="s">
+      <x:c r="R44" s="14" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>599638</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38881</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>21027</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="Q45" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="Q45" s="4" t="s">
+      <x:c r="R45" s="0" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>558669</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>36773</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>21054</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="Q46" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="Q46" s="16" t="s">
+      <x:c r="R46" s="14" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>558672</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>36773</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>21054</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>596452</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38881</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21027</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>595401</x:v>
+        <x:v>596652</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>38881</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>21027</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>596652</x:v>
+        <x:v>595401</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>49</x:v>
@@ -4280,51 +4278,51 @@
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>548668</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -4688,51 +4686,51 @@
       <x:c r="G61" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>21054</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>607246</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
@@ -5074,66 +5072,66 @@
       <x:c r="U67" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>36773</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>21054</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>596451</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
@@ -5185,66 +5183,66 @@
       <x:c r="U69" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>36773</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>21054</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>596450</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">