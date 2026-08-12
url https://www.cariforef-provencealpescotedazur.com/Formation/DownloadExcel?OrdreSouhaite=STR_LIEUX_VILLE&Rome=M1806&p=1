--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -566,80 +566,80 @@
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en ingénierie informatique spécialisation ingénierie du web (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en architecture des systèmes d’information spécialisation expert en DevSecOps et infrastructure en santé numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert informatique et systèmes d'information spécialisation Game Designer et Game Programmer (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation expert en intelligence artificielle - IA &amp; DATA (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert informatique et systèmes d'information spécialisation data engineer et data scientist (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation Data Engineer - développement (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation Data Engineer (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert informatique et systèmes d'information spécialisation expert en développement logiciel, mobile et loT (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert informatique et systèmes d'information spécialisation expert intelligence artificielle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Expert informatique et systèmes d'information spécialisation data engineer et data scientist (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management des systèmes d'information</x:t>
   </x:si>
   <x:si>
     <x:t>Administration système</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Concepteur développeur web full stack (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Coda</x:t>
@@ -881,56 +881,56 @@
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention méthodes informatiques appliquées à la gestion des entreprises - MIAGE parcours ingénierie informatique des données</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion|Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>master mention économie de l'entreprise et des marchés</x:t>
   </x:si>
   <x:si>
     <x:t>Statistique descriptive</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours création d'entreprise</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention économie de l'entreprise et des marchés parcours management de la qualité, de la performance et du risque</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la transition énergétique et environnementale</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention économie de l'entreprise et des marchés parcours management de la qualité, de la performance et du risque</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Proxmox les fondamentaux</x:t>
   </x:si>
   <x:si>
     <x:t>Vivaneo</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>UX/UI designer</x:t>
   </x:si>
   <x:si>
     <x:t>Unix</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Proxmox réseau et stockage partagé</x:t>
   </x:si>
   <x:si>
     <x:t>Proxmox haute disponibilité et clustering</x:t>
@@ -968,119 +968,119 @@
   <x:si>
     <x:t>Gestion ressources humaines</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en informatique et système d'information spécificité web (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>La Plateforme Formation</x:t>
   </x:si>
   <x:si>
     <x:t>La Plateforme Formation - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
+    <x:t>Administrateur des systèmes d'information (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyce International Academy - Collège de Paris</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyce International Academy - Collège de Paris - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en informatique et système d'information</x:t>
   </x:si>
   <x:si>
-    <x:t>Administrateur des systèmes d'information (Apprentissage)</x:t>
-[...14 lines deleted...]
-    <x:t>10/02/2023 00:00:00</x:t>
+    <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Animer un programme de sensibilisation à la cybersécurité et à l’hygiène numérique (méthodologie Cyberpark)</x:t>
   </x:si>
   <x:si>
     <x:t>Cybersécurité</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/27/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Dawan</x:t>
   </x:si>
   <x:si>
     <x:t>44200</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en informatique et système d'information spécialisation développement avancé &amp; DevOps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PowerShell - Initiation + Approfondissement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en informatique et système d'information spécificité logiciel (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>09/07/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>PowerShell - Initiation + Approfondissement</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agile Scrum Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>Méthode Agile</x:t>
   </x:si>
   <x:si>
     <x:t>02/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en informatique et système d'information spécificité IA (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en informatique et système d'information spécificité cyber (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet Web : Conduite de projet Web + Ergonomie de Sites Web</x:t>
@@ -1364,140 +1364,140 @@
   <x:si>
     <x:t>Expert en infrastructures de données massives (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en architecture et développement logiciel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Esimed</x:t>
   </x:si>
   <x:si>
     <x:t>Architecture système information</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité génie industriel et informatique</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager de solutions digitales et data (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse de données</x:t>
   </x:si>
   <x:si>
-    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité génie industriel et informatique</x:t>
+    <x:t>Dawan - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>expert en études et développement du système d'information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My digital school Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Pigier Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CESI Ecole d'ingénieurs - campus de Nice Sophia Antipolis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité réseaux &amp; télécommunications parcours cybersécurité (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en ingénierie des systèmes d'information (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediaschool Est-Sud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediaschool Est-Sud - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association - Antenne Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>06200</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>expert en études et développement du système d'information</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>Architecte de systèmes d'information + Expert en management des systèmes d'information</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole pour l'Informatique et les Nouvelles Technologies</x:t>
   </x:si>
   <x:si>
     <x:t>EPITECH</x:t>
   </x:si>
   <x:si>
     <x:t>94270</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/04/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Manager de projets informatiques spécialité applications intelligentes et big data (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/10/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en ingénierie des systèmes d'information (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en ingénierie des systèmes d'information</x:t>
   </x:si>
   <x:si>
     <x:t>EPITECH - campus de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité réseaux &amp; télécommunications parcours développement système et cloud (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cloud Computing</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention IA - Intelligence Artificielle / AI - Artificial Intelligence</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
@@ -1571,63 +1571,63 @@
   <x:si>
     <x:t>03/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Administrateur systèmes, réseaux et sécurité - complément (non diplômant)</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en stratégie et développement de projet digital - spécialité product manager 702</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert en data science - Data Engineer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data science</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager de programmes et projets SI (Contrat de Professionnalisation)</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Prevot Strat et Co</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management des systèmes d'information parcours management des systèmes d'information, conseil et transformation digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>13540</x:t>
   </x:si>
   <x:si>
     <x:t>PUYRICARD</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
@@ -4420,921 +4420,921 @@
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>509942</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>39582</x:v>
+        <x:v>37744</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>549752</x:v>
+        <x:v>551039</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>551039</x:v>
+        <x:v>535024</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>37744</x:v>
+        <x:v>39582</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>535024</x:v>
+        <x:v>604978</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>39582</x:v>
+        <x:v>35078</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>604978</x:v>
+        <x:v>506864</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>35078</x:v>
+        <x:v>39586</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>506864</x:v>
+        <x:v>549760</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>39586</x:v>
+        <x:v>39582</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>549760</x:v>
+        <x:v>549752</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>35378</x:v>
+        <x:v>35078</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>154</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>453851</x:v>
+        <x:v>506857</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>35378</x:v>
+        <x:v>39586</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>154</x:v>
-[...2 lines deleted...]
-        <x:v>155</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>554938</x:v>
+        <x:v>549759</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>39586</x:v>
+        <x:v>35378</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>94</x:v>
-[...1 lines deleted...]
-      <x:c r="H48" s="14" t="s"/>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s">
+        <x:v>155</x:v>
+      </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>605010</x:v>
+        <x:v>453851</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>35078</x:v>
+        <x:v>35378</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>506861</x:v>
+        <x:v>554938</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>35078</x:v>
+        <x:v>39586</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>506863</x:v>
+        <x:v>605010</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>37744</x:v>
+        <x:v>35078</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>551044</x:v>
+        <x:v>506861</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>35378</x:v>
+        <x:v>35078</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>154</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>603842</x:v>
+        <x:v>506863</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>35078</x:v>
+        <x:v>37744</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>506857</x:v>
+        <x:v>551044</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>39586</x:v>
+        <x:v>35378</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>94</x:v>
-[...1 lines deleted...]
-      <x:c r="H54" s="14" t="s"/>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s">
+        <x:v>155</x:v>
+      </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>549759</x:v>
+        <x:v>603842</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>41589</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -5846,171 +5846,170 @@
       <x:c r="K64" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>608664</x:v>
+        <x:v>608663</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38591</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
-      <x:c r="E65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>608663</x:v>
+        <x:v>613760</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38591</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
-      <x:c r="E66" s="14" t="s"/>
+      <x:c r="E66" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>613760</x:v>
+        <x:v>608664</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -7486,51 +7485,51 @@
       <x:c r="K93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>575685</x:v>
+        <x:v>575684</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
@@ -7545,51 +7544,51 @@
       <x:c r="K94" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>575684</x:v>
+        <x:v>575685</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -8157,705 +8156,702 @@
       <x:c r="M105" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>605595</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>40573</x:v>
+        <x:v>34022</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s"/>
+      <x:c r="E106" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>30854</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>584269</x:v>
+        <x:v>460688</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>34022</x:v>
+        <x:v>40573</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
-      <x:c r="E107" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>31006</x:v>
+        <x:v>30854</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>460688</x:v>
+        <x:v>584265</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>599360</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>299</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>136</x:v>
-[...2 lines deleted...]
-        <x:v>51</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>30854</x:v>
+        <x:v>31020</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>584265</x:v>
+        <x:v>587017</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>276</x:v>
-[...1 lines deleted...]
-      <x:c r="C110" s="15" t="s"/>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C110" s="15" t="n">
+        <x:v>40573</x:v>
+      </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>311</x:v>
-[...1 lines deleted...]
-      <x:c r="J110" s="14" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="J110" s="14" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>31020</x:v>
+        <x:v>30854</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>587017</x:v>
+        <x:v>636850</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
-      <x:c r="E111" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>605599</x:v>
+        <x:v>636544</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>636850</x:v>
+        <x:v>584266</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>31020</x:v>
+        <x:v>31001</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>587014</x:v>
+        <x:v>500742</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s"/>
+      <x:c r="E114" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>584266</x:v>
+        <x:v>605599</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>31001</x:v>
+        <x:v>31020</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>500742</x:v>
+        <x:v>587014</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>636544</x:v>
+        <x:v>636851</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>636851</x:v>
+        <x:v>584269</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
@@ -8921,51 +8917,51 @@
       <x:c r="M119" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>605593</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
@@ -8988,51 +8984,51 @@
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>605596</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>30854</x:v>
@@ -9095,105 +9091,105 @@
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>587020</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>636983</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="U123" s="4" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>64</x:v>
@@ -9206,105 +9202,105 @@
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>636630</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>584264</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>64</x:v>
@@ -9425,51 +9421,51 @@
       <x:c r="M128" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>605597</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>64</x:v>
@@ -9524,51 +9520,51 @@
       <x:c r="L130" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>587018</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>40</x:v>
@@ -9733,51 +9729,51 @@
       <x:c r="L134" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>15084</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>630870</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38112</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -9873,51 +9869,51 @@
       <x:c r="U136" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>29964</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
@@ -10615,51 +10611,51 @@
       <x:c r="G150" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>575556</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
@@ -11409,51 +11405,51 @@
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>596797</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
@@ -11880,51 +11876,51 @@
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>600354</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>39585</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
@@ -12061,51 +12057,51 @@
       <x:c r="M175" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>546303</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37638</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
@@ -12238,159 +12234,159 @@
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>579366</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>34408</x:v>
+        <x:v>38097</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
-      <x:c r="E179" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="H179" s="0" t="s">
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>31025</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>501620</x:v>
+        <x:v>575050</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>38097</x:v>
+        <x:v>34408</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
-      <x:c r="E180" s="14" t="s"/>
+      <x:c r="E180" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>134</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>575050</x:v>
+        <x:v>501620</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
@@ -12467,51 +12463,51 @@
       <x:c r="M182" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>600355</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>39585</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
@@ -12527,149 +12523,143 @@
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>546302</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>59</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
-      <x:c r="E184" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>62</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>24210</x:v>
+        <x:v>31020</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>549291</x:v>
+        <x:v>587023</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>40363</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>592546</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
@@ -12682,618 +12672,628 @@
         <x:v>83</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>592577</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>276</x:v>
-[...1 lines deleted...]
-      <x:c r="C187" s="3" t="s"/>
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C187" s="3" t="n">
+        <x:v>35455</x:v>
+      </x:c>
       <x:c r="D187" s="3" t="s"/>
+      <x:c r="E187" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H187" s="0" t="s">
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="J187" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>31020</x:v>
+        <x:v>31045</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>587023</x:v>
+        <x:v>453831</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>445</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
-      <x:c r="E188" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>154</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>156</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>31045</x:v>
+        <x:v>31020</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>453831</x:v>
+        <x:v>587021</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>587021</x:v>
+        <x:v>587026</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>276</x:v>
-[...1 lines deleted...]
-      <x:c r="C190" s="15" t="s"/>
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C190" s="15" t="n">
+        <x:v>41129</x:v>
+      </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>311</x:v>
-[...1 lines deleted...]
-      <x:c r="J190" s="14" t="s"/>
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="J190" s="14" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="K190" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>31020</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>587026</x:v>
+        <x:v>589941</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>589941</x:v>
+        <x:v>598490</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
-        <x:v>38114</x:v>
+        <x:v>36075</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
-      <x:c r="E192" s="14" t="s"/>
+      <x:c r="E192" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>454</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>24210</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>580870</x:v>
+        <x:v>549291</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>459</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
-        <x:v>41129</x:v>
+        <x:v>38114</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="H193" s="0" t="s">
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>598490</x:v>
+        <x:v>580870</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>497528</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>614355</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>589942</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>37985</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
@@ -13320,344 +13320,344 @@
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>597162</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>598491</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>35511</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>31011</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>453836</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>39485</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>11052</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>578115</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>31094</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>505902</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>592803</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>587022</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
@@ -13666,100 +13666,100 @@
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>587024</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>587025</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
@@ -13768,51 +13768,51 @@
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>31024</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>505591</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
@@ -13825,51 +13825,51 @@
       <x:c r="G207" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>24210</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>601236</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
@@ -13941,116 +13941,116 @@
       <x:c r="G209" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>497532</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>500743</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38599</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
@@ -14107,51 +14107,51 @@
       <x:c r="G212" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>610848</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
@@ -14164,51 +14164,51 @@
       <x:c r="G213" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>578623</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
@@ -14223,51 +14223,51 @@
       <x:c r="G214" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>578624</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
@@ -14280,51 +14280,51 @@
       <x:c r="G215" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>578625</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
@@ -14392,51 +14392,51 @@
       <x:c r="G217" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>615664</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
@@ -14451,51 +14451,51 @@
       <x:c r="G218" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>578626</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
@@ -14508,51 +14508,51 @@
       <x:c r="G219" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>610847</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
@@ -14567,51 +14567,51 @@
       <x:c r="G220" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>578627</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
@@ -14645,445 +14645,445 @@
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>620135</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>38599</x:v>
+        <x:v>39775</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>31008</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>578576</x:v>
+        <x:v>615687</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>487</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="J223" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>31025</x:v>
+        <x:v>31026</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>578622</x:v>
+        <x:v>580625</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>490</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>491</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>39775</x:v>
+        <x:v>38599</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>31025</x:v>
+        <x:v>31008</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>615687</x:v>
+        <x:v>615679</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>501</x:v>
-[...1 lines deleted...]
-      <x:c r="C225" s="3" t="s"/>
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="C225" s="3" t="n">
+        <x:v>39775</x:v>
+      </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
+      <x:c r="J225" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>31026</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>580625</x:v>
+        <x:v>615689</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
-        <x:v>38599</x:v>
+        <x:v>39775</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
-        <x:v>31008</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>615679</x:v>
+        <x:v>615688</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
-        <x:v>39775</x:v>
+        <x:v>38599</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
-        <x:v>31025</x:v>
+        <x:v>31008</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>615689</x:v>
+        <x:v>578576</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
-        <x:v>422</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>615688</x:v>
+        <x:v>578622</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>493</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>77</x:v>
@@ -15222,75 +15222,75 @@
       <x:c r="T231" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>39582</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>606190</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>41612</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
@@ -15333,123 +15333,123 @@
       <x:c r="T233" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>39586</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>615895</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>41611</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>596796</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
@@ -15539,336 +15539,336 @@
       <x:c r="M237" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>24293</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>599305</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>37744</x:v>
+        <x:v>40150</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>31094</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>535027</x:v>
+        <x:v>589901</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>550955</x:v>
+        <x:v>535027</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>40150</x:v>
+        <x:v>37744</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>31094</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>589901</x:v>
+        <x:v>550955</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>37744</x:v>
+        <x:v>34394</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>535025</x:v>
+        <x:v>534875</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>34394</x:v>
+        <x:v>37744</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>46301</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>534875</x:v>
+        <x:v>535025</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -16348,152 +16348,152 @@
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>615854</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>554883</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>603428</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
@@ -16714,224 +16714,224 @@
       <x:c r="I258" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>554904</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>39586</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>605086</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>39582</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>605066</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>448036</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>35401</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
@@ -16948,415 +16948,415 @@
       <x:c r="I262" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>603430</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>39582</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>549713</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>554884</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>39217</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>549718</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>39217</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>605077</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>39217</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>605083</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
-        <x:v>446</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>603429</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>