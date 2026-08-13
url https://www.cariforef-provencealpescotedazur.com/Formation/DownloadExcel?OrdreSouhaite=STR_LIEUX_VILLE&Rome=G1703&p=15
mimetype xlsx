--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -425,65 +425,65 @@
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre Professionnel Réceptionniste hôtellerie et hôtellerie de plein air</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Jules Ferry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
     <x:t>Stelo Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation - Antenne Cannes</x:t>
   </x:si>
   <x:si>
-    <x:t>06400</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>CQP réceptionniste</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>Service réception</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management en hôtellerie - restauration option A : management d'unité de restauration</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
@@ -602,62 +602,62 @@
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Le Pontet</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/17/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/14/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Réceptionniste hôtellerie et hôtellerie de plein air</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assurer les opérations relatives au séjour des clients - Bloc de compétences du titre professionnel Réceptionniste hôtellerie et hôtellerie de plein air</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/10/2026 00:00:00</x:t>
@@ -809,63 +809,63 @@
   <x:si>
     <x:t>Lycée Polyvalent Hôtellerie Tourisme Jeanne et Paul Augier</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
+    <x:t>Avenir en Perspective</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avenir en Perspective - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Stelo Formation - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>10/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
@@ -3794,206 +3794,206 @@
       <x:c r="S38" s="14" t="n">
         <x:v>615350</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>603901</x:v>
+        <x:v>616803</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>617397</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>616803</x:v>
+        <x:v>603901</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37862</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -5175,111 +5175,111 @@
       <x:c r="K62" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>615348</x:v>
+        <x:v>631185</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>631185</x:v>
+        <x:v>615348</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -5522,51 +5522,51 @@
       <x:c r="K68" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>629628</x:v>
+        <x:v>591826</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
@@ -5582,51 +5582,51 @@
       <x:c r="K69" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>591826</x:v>
+        <x:v>629628</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
@@ -7051,172 +7051,172 @@
       <x:c r="K94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>602220</x:v>
+        <x:v>547715</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>547715</x:v>
+        <x:v>602219</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>602219</x:v>
+        <x:v>602220</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
@@ -7638,153 +7638,153 @@
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>550561</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>607939</x:v>
+        <x:v>607944</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>607944</x:v>
+        <x:v>607939</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
@@ -8802,219 +8802,218 @@
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>555788</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>37889</x:v>
+        <x:v>38870</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>244</x:v>
-[...2 lines deleted...]
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42686</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>555787</x:v>
+        <x:v>607331</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>118</x:v>
-[...1 lines deleted...]
-      <x:c r="H126" s="14" t="s"/>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s">
+        <x:v>245</x:v>
+      </x:c>
       <x:c r="I126" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>557641</x:v>
+        <x:v>555787</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>38870</x:v>
+        <x:v>37889</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>42686</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>607331</x:v>
+        <x:v>557641</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
@@ -9311,51 +9310,51 @@
       <x:c r="I133" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>606977</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
@@ -9577,79 +9576,79 @@
         <x:v>553990</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>603907</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
@@ -10022,110 +10021,110 @@
       <x:c r="I145" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>627765</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>603900</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
@@ -10447,54 +10446,54 @@
       <x:c r="S152" s="14" t="n">
         <x:v>599553</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -10505,55 +10504,55 @@
         <x:v>558827</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -10584,54 +10583,54 @@
       <x:c r="G155" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>629955</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
@@ -10732,55 +10731,55 @@
         <x:v>552973</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38870</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42686</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -12977,103 +12976,106 @@
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>554777</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
+      <x:c r="E197" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G197" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H197" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>606254</x:v>
+        <x:v>556269</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
@@ -13093,106 +13095,103 @@
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>606265</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
-      <x:c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G199" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42766</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>556269</x:v>
+        <x:v>606254</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>37889</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>