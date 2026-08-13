--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -779,65 +779,65 @@
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel électricien d'équipement du bâtiment (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filière entreprise - CFA - Antenne Gap - Ecole de la Deuxième Chance des Hautes Alpes</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Cma Formation Gap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B0 - H0 - H0V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpes Formations Conseils</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/17/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Habilitations électriques B0 - H0 - H0V</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Electricien d'équipement du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
@@ -1166,449 +1166,449 @@
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/19/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/14/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/11/2027 00:00:00</x:t>
-[...5 lines deleted...]
-    <x:t>05/27/2027 00:00:00</x:t>
+    <x:t>06/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certificat de sauveteur-secouriste du travail (SST) + Habilitation électrique B0 chargé de travaux d'ordre non électrique, basse tension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aftral - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aftral - Antenne Le Broc - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE BROC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B0 - H0V - BS - BE manœuvre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Les Clés de la Compétence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE CANNET-DES-MAURES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE MUY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Val d'Argens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Le Pontet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE PONTET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel technicien en électricité du bâtiment communicant et connecté (Apprentissage) (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien électricien du bâtiment communicant et connecté</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE PONTET CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/03/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Installateur de systèmes photovoltaïques </x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/27/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/19/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Socotec Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES PENNES-MIRABEAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B0 - H0v</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Actimmis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES MILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Concept Sécurité Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques BS - BE - B0 - H0V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1 - B2 - BC - BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B1 - B2 - BR - BC - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Alphonse Benoît</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP L Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP L Blériot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel électricien d'équipement du bâtiment (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BP électricien (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec des Métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP École libre des métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ecole libre des métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique B2 chargé de travaux électriques, basse tension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adrh Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Notre-Dame de Sion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mandyben</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire mathématiques-physique (MP*), 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitations électriques B2 - BC - BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Particulier, individuel , Public en emploi , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique et sciences de l'ingénieur (PSI*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thiers</x:t>
   </x:si>
   <x:si>
     <x:t>13232</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2026 00:00:00</x:t>
-[...367 lines deleted...]
-  <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
   </x:si>
   <x:si>
     <x:t>Titre Professionnel Technicien d'équipement et d'exploitation en électricité</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
@@ -1730,108 +1730,108 @@
   <x:si>
     <x:t>09/15/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Artaud</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LP la Floride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel La Floride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École de production NR Sud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-15e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Habilitation électrique H1 exécutant électricien, haute tension</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Plus</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
-    <x:t>LP la Floride</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-Henri</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation technicien en énergies renouvelables option A : énergie électrique</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LPTR de L'Estaque</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1 - B2 - B2V - BR - H0</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IRVE ET : étude de conception “ET” - ELV301</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien intégrateur des infrastructures et équipements connectés (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique - UFA Saint Henri</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>13691</x:t>
   </x:si>
@@ -6771,153 +6771,153 @@
         <x:v>548269</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>556822</x:v>
+        <x:v>607522</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>607522</x:v>
+        <x:v>556822</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
@@ -9203,159 +9203,159 @@
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>557470</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>547544</x:v>
+        <x:v>605946</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>605946</x:v>
+        <x:v>547544</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9934,268 +9934,268 @@
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>591810</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>228</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>629616</x:v>
+        <x:v>604230</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>613259</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>604230</x:v>
+        <x:v>629616</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="E133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G133" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H133" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>552859</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
@@ -10336,51 +10336,51 @@
       <x:c r="H136" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>604231</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
@@ -10482,262 +10482,262 @@
       <x:c r="R138" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>585638</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>585636</x:v>
+        <x:v>585934</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>585637</x:v>
+        <x:v>585935</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>585934</x:v>
+        <x:v>585636</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>585935</x:v>
+        <x:v>585637</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>256</x:v>
@@ -11389,51 +11389,51 @@
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>612047</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
@@ -12499,51 +12499,51 @@
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>597504</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
@@ -13773,51 +13773,51 @@
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>550200</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
@@ -14998,8646 +14998,8643 @@
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>630539</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>228</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
-      <x:c r="E218" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>610269</x:v>
+        <x:v>633251</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>633321</x:v>
+        <x:v>570921</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>633251</x:v>
+        <x:v>571628</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>570921</x:v>
+        <x:v>571629</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>371</x:v>
-[...1 lines deleted...]
-      <x:c r="C222" s="15" t="s"/>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C222" s="15" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>372</x:v>
-[...1 lines deleted...]
-      <x:c r="H222" s="14" t="s"/>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H222" s="14" t="s">
+        <x:v>249</x:v>
+      </x:c>
       <x:c r="I222" s="16" t="s">
-        <x:v>373</x:v>
-[...1 lines deleted...]
-      <x:c r="J222" s="14" t="s"/>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="J222" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>594656</x:v>
+        <x:v>630530</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>571628</x:v>
+        <x:v>630531</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
-      <x:c r="E224" s="14" t="s"/>
+      <x:c r="E224" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>571629</x:v>
+        <x:v>610269</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>630530</x:v>
+        <x:v>633321</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>630531</x:v>
+        <x:v>571627</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>571627</x:v>
+        <x:v>633247</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>359</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>633247</x:v>
+        <x:v>633322</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>633322</x:v>
+        <x:v>633324</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>633324</x:v>
+        <x:v>630540</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>630540</x:v>
+        <x:v>630541</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>630541</x:v>
+        <x:v>633248</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>633248</x:v>
+        <x:v>570920</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
-      <x:c r="E234" s="14" t="s"/>
+      <x:c r="E234" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>570920</x:v>
+        <x:v>580686</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="F235" s="0" t="s">
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>580686</x:v>
+        <x:v>583799</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>373</x:v>
-[...1 lines deleted...]
-      <x:c r="J236" s="14" t="s"/>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="J236" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="K236" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>592969</x:v>
+        <x:v>626567</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>186</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
-      <x:c r="E237" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>196</x:v>
-[...2 lines deleted...]
-        <x:v>197</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>583799</x:v>
+        <x:v>601095</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>380</x:v>
-[...1 lines deleted...]
-      <x:c r="C238" s="15" t="s"/>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C238" s="15" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D238" s="15" t="s"/>
-      <x:c r="E238" s="14" t="s"/>
-      <x:c r="F238" s="14" t="s"/>
+      <x:c r="E238" s="14" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="F238" s="14" t="s">
+        <x:v>195</x:v>
+      </x:c>
       <x:c r="G238" s="14" t="s">
-        <x:v>381</x:v>
-[...1 lines deleted...]
-      <x:c r="H238" s="14" t="s"/>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H238" s="14" t="s">
+        <x:v>197</x:v>
+      </x:c>
       <x:c r="I238" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>626567</x:v>
+        <x:v>583800</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>385</x:v>
-[...1 lines deleted...]
-      <x:c r="C239" s="3" t="s"/>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C239" s="3" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H239" s="0" t="s">
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="Q239" s="4" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="R239" s="0" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="S239" s="0" t="n">
+        <x:v>579815</x:v>
+      </x:c>
+      <x:c r="T239" s="4" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="U239" s="4" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
-        <x:v>194</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="S240" s="14" t="n">
+        <x:v>611063</x:v>
+      </x:c>
+      <x:c r="T240" s="16" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>579815</x:v>
+        <x:v>606204</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
-      <x:c r="E242" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>196</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>611063</x:v>
+        <x:v>597525</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
+      <x:c r="E243" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>606204</x:v>
+        <x:v>611062</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
-      <x:c r="E244" s="14" t="s"/>
+      <x:c r="E244" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>391</x:v>
-[...1 lines deleted...]
-      <x:c r="H244" s="14" t="s"/>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="H244" s="14" t="s">
+        <x:v>231</x:v>
+      </x:c>
       <x:c r="I244" s="16" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="J244" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="K244" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="L244" s="14" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="M244" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N244" s="15" t="n">
+        <x:v>22211</x:v>
+      </x:c>
+      <x:c r="O244" s="14" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="P244" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="J244" s="14" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>597525</x:v>
+        <x:v>629618</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>611062</x:v>
+        <x:v>615717</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
-        <x:v>228</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="F246" s="14" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F246" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="G246" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="S246" s="14" t="n">
+        <x:v>612396</x:v>
+      </x:c>
+      <x:c r="T246" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="S246" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T246" s="16" t="s">
+      <x:c r="U246" s="16" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>615717</x:v>
+        <x:v>606544</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>353</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>42141</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
-        <x:v>86</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>612396</x:v>
+        <x:v>637157</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="U248" s="16" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>606544</x:v>
+        <x:v>591811</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>42141</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>637157</x:v>
+        <x:v>627794</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
-        <x:v>37442</x:v>
+        <x:v>35330</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
-      <x:c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G251" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>591811</x:v>
+        <x:v>544534</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
-        <x:v>228</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>42141</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
-      <x:c r="E252" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>627794</x:v>
+        <x:v>581835</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>35330</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="S253" s="0" t="n">
+        <x:v>575506</x:v>
+      </x:c>
+      <x:c r="T253" s="4" t="s">
         <x:v>410</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>581835</x:v>
+        <x:v>624001</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>413</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>575506</x:v>
+        <x:v>626219</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>624001</x:v>
+        <x:v>623865</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>626219</x:v>
+        <x:v>623868</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>623865</x:v>
+        <x:v>524799</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>623868</x:v>
+        <x:v>623863</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>524799</x:v>
+        <x:v>623866</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>575424</x:v>
+        <x:v>624004</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>575507</x:v>
+        <x:v>581827</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>354</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="J263" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>624002</x:v>
+        <x:v>623363</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>35330</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="S264" s="14" t="n">
+        <x:v>575424</x:v>
+      </x:c>
+      <x:c r="T264" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="S264" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>581834</x:v>
+        <x:v>575507</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>425</x:v>
-[...1 lines deleted...]
-      <x:c r="C266" s="15" t="s"/>
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C266" s="15" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="J266" s="14" t="s"/>
+      <x:c r="J266" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>623350</x:v>
+        <x:v>624002</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>426</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
-        <x:v>37442</x:v>
+        <x:v>35330</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>624004</x:v>
+        <x:v>519820</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>581827</x:v>
+        <x:v>581834</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>623363</x:v>
+        <x:v>623350</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>354</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="J270" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>623863</x:v>
+        <x:v>622326</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>623866</x:v>
+        <x:v>625970</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>425</x:v>
-[...1 lines deleted...]
-      <x:c r="C272" s="15" t="s"/>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C272" s="15" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="J272" s="14" t="s"/>
+      <x:c r="J272" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>622326</x:v>
+        <x:v>625973</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
-        <x:v>37442</x:v>
+        <x:v>35330</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>625970</x:v>
+        <x:v>544549</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>433</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>625973</x:v>
+        <x:v>581828</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
-        <x:v>35330</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>544549</x:v>
+        <x:v>623349</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>35330</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>581828</x:v>
+        <x:v>575407</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>412</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>413</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>77</x:v>
-[...1 lines deleted...]
-      <x:c r="C277" s="3" t="s"/>
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C277" s="3" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="H277" s="0" t="s">
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="J277" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>595108</x:v>
+        <x:v>575425</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I278" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>623349</x:v>
+        <x:v>623999</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>35330</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H279" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>575407</x:v>
+        <x:v>624000</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>575425</x:v>
+        <x:v>624003</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>623999</x:v>
+        <x:v>524897</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>624000</x:v>
+        <x:v>625971</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>624003</x:v>
+        <x:v>625972</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>524897</x:v>
+        <x:v>623862</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>421</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>625971</x:v>
+        <x:v>623864</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>625972</x:v>
+        <x:v>623867</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>439</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>623862</x:v>
+        <x:v>623362</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>623864</x:v>
+        <x:v>624005</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>351</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>243</x:v>
-[...2 lines deleted...]
-        <x:v>249</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>623867</x:v>
+        <x:v>622643</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>623362</x:v>
+        <x:v>626218</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>624005</x:v>
+        <x:v>626220</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>626218</x:v>
+        <x:v>626221</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
-        <x:v>37442</x:v>
+        <x:v>35330</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>626220</x:v>
+        <x:v>575489</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>35330</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>626221</x:v>
+        <x:v>519869</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>409</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="J295" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>575489</x:v>
+        <x:v>622338</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>437</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>409</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>230</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>519869</x:v>
+        <x:v>607603</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>230</x:v>
-[...2 lines deleted...]
-        <x:v>231</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J297" s="0" t="s">
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>622338</x:v>
+        <x:v>607604</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>431</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>607603</x:v>
+        <x:v>625383</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>442</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>607604</x:v>
+        <x:v>623408</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>625383</x:v>
+        <x:v>625390</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>623408</x:v>
+        <x:v>625382</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>625390</x:v>
+        <x:v>625391</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>625382</x:v>
+        <x:v>623413</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>625391</x:v>
+        <x:v>625388</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="Q305" s="4" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="R305" s="0" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="S305" s="0" t="n">
+        <x:v>625392</x:v>
+      </x:c>
+      <x:c r="T305" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="Q305" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>625388</x:v>
+        <x:v>623407</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C307" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
+      <x:c r="D307" s="3" t="s"/>
+      <x:c r="E307" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G307" s="0" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="I307" s="4" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="J307" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="K307" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L307" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="M307" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N307" s="3" t="n">
+        <x:v>22499</x:v>
+      </x:c>
+      <x:c r="O307" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="P307" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="C307" s="3" t="s"/>
-[...27 lines deleted...]
-      </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>625392</x:v>
+        <x:v>604613</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>450</x:v>
-[...1 lines deleted...]
-      <x:c r="C308" s="15" t="s"/>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C308" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D308" s="15" t="s"/>
-      <x:c r="E308" s="14" t="s"/>
+      <x:c r="E308" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>623407</x:v>
+        <x:v>547832</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>60</x:v>
-[...1 lines deleted...]
-      <x:c r="C309" s="3" t="s"/>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C309" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>622643</x:v>
+        <x:v>543691</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
-      <x:c r="E310" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>604613</x:v>
+        <x:v>588521</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>547832</x:v>
+        <x:v>547545</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>543691</x:v>
+        <x:v>597590</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>588521</x:v>
+        <x:v>543688</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>547545</x:v>
+        <x:v>605967</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>597590</x:v>
+        <x:v>557473</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
-      <x:c r="E316" s="14" t="s"/>
+      <x:c r="E316" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>543688</x:v>
+        <x:v>547599</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
-      <x:c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>605967</x:v>
+        <x:v>572796</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>557473</x:v>
+        <x:v>557474</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>547599</x:v>
+        <x:v>605947</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
-      <x:c r="E320" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>605947</x:v>
+        <x:v>597505</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
-        <x:v>37442</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>572796</x:v>
+        <x:v>592973</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>557474</x:v>
+        <x:v>592998</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="I323" s="4" t="s">
         <x:v>466</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="Q323" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="Q323" s="4" t="s">
+      <x:c r="R323" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="R323" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>597505</x:v>
+        <x:v>597536</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>466</x:v>
-[...1 lines deleted...]
-      <x:c r="H324" s="14" t="s"/>
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="H324" s="14" t="s">
+        <x:v>469</x:v>
+      </x:c>
       <x:c r="I324" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>592973</x:v>
+        <x:v>638137</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
+      <x:c r="E325" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G325" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="H325" s="0" t="s">
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>592998</x:v>
+        <x:v>547069</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
-      <x:c r="E326" s="14" t="s"/>
+      <x:c r="E326" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>469</x:v>
-[...1 lines deleted...]
-      <x:c r="H326" s="14" t="s"/>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="H326" s="14" t="s">
+        <x:v>299</x:v>
+      </x:c>
       <x:c r="I326" s="16" t="s">
-        <x:v>470</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>470</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>597536</x:v>
+        <x:v>602686</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>472</x:v>
-[...1 lines deleted...]
-      <x:c r="C327" s="3" t="s"/>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C327" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D327" s="3" t="s"/>
+      <x:c r="E327" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="H327" s="0" t="s">
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="J327" s="0" t="s">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>592962</x:v>
+        <x:v>602689</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I328" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>638137</x:v>
+        <x:v>638130</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H329" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>547069</x:v>
+        <x:v>498668</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="F330" s="14" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="F330" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="G330" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I330" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>602686</x:v>
+        <x:v>579667</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>602689</x:v>
+        <x:v>547099</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
-      <x:c r="E332" s="14" t="s"/>
+      <x:c r="E332" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I332" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>638130</x:v>
+        <x:v>600502</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>498668</x:v>
+        <x:v>547068</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
-        <x:v>86</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I334" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>579667</x:v>
+        <x:v>547080</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H335" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>547099</x:v>
+        <x:v>602688</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I336" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>600502</x:v>
+        <x:v>547067</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>547068</x:v>
+        <x:v>600487</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
-        <x:v>38880</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I338" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>547080</x:v>
+        <x:v>550198</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H339" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>602688</x:v>
+        <x:v>556784</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I340" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>547067</x:v>
+        <x:v>541503</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
-      <x:c r="E341" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>298</x:v>
-[...2 lines deleted...]
-        <x:v>299</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>600487</x:v>
+        <x:v>592974</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
-      <x:c r="E342" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>289</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>550198</x:v>
+        <x:v>592993</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
+      <x:c r="E343" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G343" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H343" s="0" t="s">
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>592974</x:v>
+        <x:v>609475</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
-      <x:c r="E344" s="14" t="s"/>
+      <x:c r="E344" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>486</x:v>
-[...1 lines deleted...]
-      <x:c r="H344" s="14" t="s"/>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H344" s="14" t="s">
+        <x:v>141</x:v>
+      </x:c>
       <x:c r="I344" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>592993</x:v>
+        <x:v>609479</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
-      <x:c r="E345" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G345" s="0" t="s">
-        <x:v>140</x:v>
-[...2 lines deleted...]
-        <x:v>141</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>541503</x:v>
+        <x:v>597518</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>139</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
-      <x:c r="E346" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>556784</x:v>
+        <x:v>569641</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
-      <x:c r="E347" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>140</x:v>
-[...2 lines deleted...]
-        <x:v>141</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>142</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>609475</x:v>
+        <x:v>592893</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>139</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
-      <x:c r="E348" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>140</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>142</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>609479</x:v>
+        <x:v>592968</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>597518</x:v>
+        <x:v>565304</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>489</x:v>
-[...1 lines deleted...]
-      <x:c r="C350" s="15" t="s"/>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C350" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D350" s="15" t="s"/>
-      <x:c r="E350" s="14" t="s"/>
+      <x:c r="E350" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>490</x:v>
-[...1 lines deleted...]
-      <x:c r="H350" s="14" t="s"/>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="H350" s="14" t="s">
+        <x:v>290</x:v>
+      </x:c>
       <x:c r="I350" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>490</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>569641</x:v>
+        <x:v>605632</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>492</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>102</x:v>
-[...1 lines deleted...]
-      <x:c r="C351" s="3" t="s"/>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C351" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D351" s="3" t="s"/>
+      <x:c r="E351" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="H351" s="0" t="s">
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="J351" s="0" t="s">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>592893</x:v>
+        <x:v>550199</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>592968</x:v>
+        <x:v>592963</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>489</x:v>
-[...1 lines deleted...]
-      <x:c r="C353" s="3" t="s"/>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C353" s="3" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D353" s="3" t="s"/>
+      <x:c r="E353" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H353" s="0" t="s">
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>565304</x:v>
+        <x:v>556785</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I354" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>605632</x:v>
+        <x:v>550276</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>550199</x:v>
+        <x:v>605707</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>472</x:v>
-[...1 lines deleted...]
-      <x:c r="C356" s="15" t="s"/>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C356" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>483</x:v>
-[...1 lines deleted...]
-      <x:c r="J356" s="14" t="s"/>
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="J356" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>592963</x:v>
+        <x:v>597538</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>556785</x:v>
+        <x:v>605631</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>550276</x:v>
+        <x:v>500930</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
-      <x:c r="E359" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>289</x:v>
-[...2 lines deleted...]
-        <x:v>290</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>605707</x:v>
+        <x:v>622344</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>483</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>597538</x:v>
+        <x:v>594656</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>139</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
-      <x:c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>289</x:v>
-[...2 lines deleted...]
-        <x:v>290</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>291</x:v>
-[...2 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>605631</x:v>
+        <x:v>592969</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>139</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
-      <x:c r="E362" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>289</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>291</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>500930</x:v>
+        <x:v>595108</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>491</x:v>
-[...2 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="L363" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="M363" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N363" s="3" t="n">
+        <x:v>24054</x:v>
+      </x:c>
+      <x:c r="O363" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="P363" s="0" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="Q363" s="4" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="R363" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="L363" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>622344</x:v>
+        <x:v>592962</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>492</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>592957</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>592897</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>592888</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>592940</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -24428,151 +24425,153 @@
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>597503</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>514</x:v>
-[...1 lines deleted...]
-      <x:c r="C383" s="3" t="s"/>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C383" s="3" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="H383" s="0" t="s">
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="J383" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>507</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>508</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>636608</x:v>
+        <x:v>629788</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>186</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>502</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
-        <x:v>504</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>629788</x:v>
+        <x:v>636608</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F385" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>232</x:v>
@@ -24583,54 +24582,54 @@
       <x:c r="L385" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>633576</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="I386" s="16" t="s">
         <x:v>504</x:v>
@@ -24762,54 +24761,54 @@
       <x:c r="L388" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>585770</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -24825,51 +24824,51 @@
       <x:c r="M389" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>606542</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>39297</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
@@ -24892,51 +24891,51 @@
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>604045</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>42141</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>42</x:v>
@@ -25347,54 +25346,54 @@
       <x:c r="L398" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>586068</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -26343,109 +26342,115 @@
       <x:c r="L415" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>634414</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>553</x:v>
-[...1 lines deleted...]
-      <x:c r="C416" s="15" t="s"/>
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C416" s="15" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D416" s="15" t="s"/>
-      <x:c r="E416" s="14" t="s"/>
+      <x:c r="E416" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>554</x:v>
-[...1 lines deleted...]
-      <x:c r="H416" s="14" t="s"/>
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="H416" s="14" t="s">
+        <x:v>548</x:v>
+      </x:c>
       <x:c r="I416" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>606809</x:v>
+        <x:v>604315</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="E417" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G417" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
@@ -26455,402 +26460,398 @@
       <x:c r="K417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>604315</x:v>
+        <x:v>567911</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
-      <x:c r="E418" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>547</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>567911</x:v>
+        <x:v>592983</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="H419" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="I419" s="4" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="J419" s="0" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="K419" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="L419" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="M419" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N419" s="3" t="n">
+        <x:v>22499</x:v>
+      </x:c>
+      <x:c r="O419" s="0" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="P419" s="0" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="Q419" s="4" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="R419" s="0" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="S419" s="0" t="n">
+        <x:v>540881</x:v>
+      </x:c>
+      <x:c r="T419" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="I419" s="4" t="s">
-[...34 lines deleted...]
-      </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
-      <x:c r="E420" s="14" t="s"/>
+      <x:c r="E420" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>540881</x:v>
+        <x:v>547674</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
-      <x:c r="E421" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G421" s="0" t="s">
-        <x:v>502</x:v>
-[...2 lines deleted...]
-        <x:v>503</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>547674</x:v>
+        <x:v>597509</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
-      <x:c r="E422" s="14" t="s"/>
+      <x:c r="E422" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>556</x:v>
-[...1 lines deleted...]
-      <x:c r="H422" s="14" t="s"/>
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="H422" s="14" t="s">
+        <x:v>503</x:v>
+      </x:c>
       <x:c r="I422" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>597509</x:v>
+        <x:v>547675</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
-      <x:c r="E423" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>547675</x:v>
+        <x:v>541918</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
@@ -26862,1060 +26863,1055 @@
       <x:c r="J424" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>541918</x:v>
+        <x:v>628812</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
-        <x:v>502</x:v>
-[...2 lines deleted...]
-        <x:v>503</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>628812</x:v>
+        <x:v>592975</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="J426" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K426" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="L426" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="M426" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N426" s="15" t="n">
+        <x:v>24049</x:v>
+      </x:c>
+      <x:c r="O426" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="P426" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="J426" s="14" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>562</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>592975</x:v>
+        <x:v>606819</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>553</x:v>
-[...1 lines deleted...]
-      <x:c r="C427" s="3" t="s"/>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C427" s="3" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>606819</x:v>
+        <x:v>592988</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>142</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="J428" s="14" t="s"/>
       <x:c r="K428" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>565</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>592988</x:v>
+        <x:v>619421</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="J429" s="0" t="s">
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
-        <x:v>24095</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>619421</x:v>
+        <x:v>606820</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>553</x:v>
-[...1 lines deleted...]
-      <x:c r="C430" s="15" t="s"/>
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="C430" s="15" t="n">
+        <x:v>39297</x:v>
+      </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24147</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>606820</x:v>
+        <x:v>595562</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>564</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>566</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>142</x:v>
-[...2 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
-        <x:v>24147</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>595562</x:v>
+        <x:v>619427</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s"/>
       <x:c r="K432" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>619427</x:v>
+        <x:v>619341</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
-        <x:v>567</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>619341</x:v>
+        <x:v>619342</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>619342</x:v>
+        <x:v>619416</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>343</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>619416</x:v>
+        <x:v>619428</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>569</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>619428</x:v>
+        <x:v>619415</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>569</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>142</x:v>
-[...2 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>565</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>597510</x:v>
+        <x:v>619420</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>597534</x:v>
+        <x:v>606809</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>314</x:v>
-[...1 lines deleted...]
-      <x:c r="C439" s="3" t="s"/>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C439" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="J439" s="0" t="s">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>24095</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>619415</x:v>
+        <x:v>597510</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>571</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>331</x:v>
-[...1 lines deleted...]
-      <x:c r="C440" s="15" t="s"/>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C440" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
-        <x:v>316</x:v>
-[...1 lines deleted...]
-      <x:c r="J440" s="14" t="s"/>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="J440" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="K440" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
-        <x:v>24095</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>619420</x:v>
+        <x:v>597534</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>572</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>570</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>592994</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>628041</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>627735</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
@@ -27924,111 +27920,111 @@
         <x:v>316</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>24069</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>619433</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>39635</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>609538</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
@@ -28270,51 +28266,51 @@
       <x:c r="M450" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>609115</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>28</x:v>
@@ -28322,106 +28318,106 @@
       <x:c r="M451" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>615569</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>609112</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>28</x:v>
@@ -28437,106 +28433,106 @@
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>535426</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>609116</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
@@ -28601,95 +28597,95 @@
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>592990</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>609111</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C458" s="15" t="s"/>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s"/>
       <x:c r="K458" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
@@ -28802,54 +28798,54 @@
       <x:c r="L460" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>619425</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>572</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>572</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -29285,51 +29281,51 @@
       <x:c r="M469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>24095</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>619413</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>444</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -29393,51 +29389,51 @@
       <x:c r="L471" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>616126</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
@@ -29507,51 +29503,51 @@
       <x:c r="L473" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>617348</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s">
         <x:v>231</x:v>
@@ -30306,51 +30302,51 @@
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>592894</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C489" s="3" t="s"/>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
@@ -30965,51 +30961,51 @@
       <x:c r="L500" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>15417</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>604388</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -31087,51 +31083,51 @@
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>592979</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C503" s="3" t="s"/>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
@@ -31290,51 +31286,51 @@
       <x:c r="L506" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>584576</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C507" s="3" t="s"/>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="G507" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>41</x:v>
@@ -31397,51 +31393,51 @@
       <x:c r="L508" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>584578</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C509" s="3" t="s"/>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>41</x:v>
@@ -31504,51 +31500,51 @@
       <x:c r="L510" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>584575</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C511" s="3" t="n">
         <x:v>39223</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="E511" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G511" s="0" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H511" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
@@ -31564,51 +31560,51 @@
       <x:c r="L511" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>601014</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>39223</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s">
         <x:v>649</x:v>
@@ -31625,51 +31621,51 @@
       <x:c r="L512" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>22675</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>551898</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>39297</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -32074,147 +32070,147 @@
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
         <x:v>543795</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C521" s="3" t="s"/>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="G521" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>617759</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>564</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C522" s="15" t="s"/>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>601091</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C523" s="3" t="s"/>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="G523" s="0" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>42</x:v>
@@ -32491,148 +32487,148 @@
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
         <x:v>616047</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="G529" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>597501</x:v>
+        <x:v>592995</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>592995</x:v>
+        <x:v>597501</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C531" s="3" t="s"/>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="G531" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>72</x:v>
@@ -32651,139 +32647,139 @@
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>594653</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C532" s="15" t="s"/>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s"/>
       <x:c r="K532" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>592965</x:v>
+        <x:v>592942</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C533" s="3" t="s"/>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>592942</x:v>
+        <x:v>592965</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C534" s="15" t="s"/>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
         <x:v>692</x:v>
@@ -33010,51 +33006,51 @@
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>592936</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C539" s="3" t="s"/>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
@@ -33112,251 +33108,251 @@
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
         <x:v>592898</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C541" s="3" t="s"/>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="G541" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
         <x:v>623410</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C542" s="15" t="s"/>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>623409</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C543" s="3" t="s"/>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>623415</x:v>
+        <x:v>622648</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C544" s="15" t="s"/>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s"/>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>622648</x:v>
+        <x:v>623415</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="G545" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>695</x:v>
       </x:c>
@@ -33546,51 +33542,51 @@
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>629463</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C549" s="3" t="s"/>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="G549" s="0" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
@@ -34338,54 +34334,54 @@
       <x:c r="L563" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>637854</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>401</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C564" s="15" t="s"/>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>711</x:v>
@@ -34714,54 +34710,54 @@
       <x:c r="L570" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>637859</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>