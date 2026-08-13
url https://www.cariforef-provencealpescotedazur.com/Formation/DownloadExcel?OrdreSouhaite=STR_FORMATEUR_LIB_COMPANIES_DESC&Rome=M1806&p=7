--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -422,56 +422,56 @@
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité informatique</x:t>
   </x:si>
   <x:si>
     <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité réseaux &amp; télécommunications parcours cybersécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention méthodes informatiques appliquées à la gestion des entreprises - MIAGE</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Informatique - Systèmes d’information et numérique</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité réseaux &amp; télécommunications parcours développement système et cloud</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Facilitation d'équipes Agiles</x:t>
   </x:si>
   <x:si>
     <x:t>The Agile Company</x:t>
   </x:si>
   <x:si>
     <x:t>TAC</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Licencié pour motif économique , Particulier, individuel , Profession libérale , Public en emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Méthode Agile</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coach Agile</x:t>
@@ -647,182 +647,182 @@
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en ingénierie et science des données</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse de données</x:t>
   </x:si>
   <x:si>
     <x:t>03/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en ingénierie et science des données (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Administrateur systèmes, réseaux et sécurité - complément (non diplômant)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réseau local</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en data science - Data Engineer</x:t>
   </x:si>
   <x:si>
     <x:t>Data science</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Administrateur systèmes, réseaux et sécurité - complément (non diplômant)</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Manager de programmes et projets SI</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>manager du développement de projets transversaux et innovants</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert en ingénierie des systèmes d'information (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediaschool Est-Sud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediaschool Est-Sud - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en ingénierie des systèmes d'information</x:t>
   </x:si>
   <x:si>
-    <x:t>Mediaschool Est-Sud</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Expert en ingénierie des systèmes d'information (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Business Analyst en système d'information – Parcours perfectionnement (BA Elevate)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manpeva Consulting</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assistance à maîtrise ouvrage informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Business Analyst en système d'information – Parcours reconversion (BA Ready)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Business Analyst en système d'information – parcours fondamentaux (BA Fast Track)</x:t>
   </x:si>
   <x:si>
-    <x:t>Manpeva Consulting</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Business Analyst en système d'information – Parcours perfectionnement (BA Elevate)</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Product owner</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en ingénierie informatique spécialisation ingénierie de la blockchain (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
@@ -1547,72 +1547,72 @@
   <x:si>
     <x:t>BUT spécialité science des données parcours visualisation, conception d'outils décisionnels</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>master mention économie de l'entreprise et des marchés</x:t>
   </x:si>
   <x:si>
     <x:t>Statistique descriptive</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management des systèmes d'information</x:t>
   </x:si>
   <x:si>
     <x:t>Administration système</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert informatique et systèmes d'information spécialisation data engineer et data scientist (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Ynov Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert informatique et systèmes d'information spécialisation expert cloud, sécurité et infrastructure (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation Data Engineer (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Ynov Campus</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Expert informatique et systèmes d'information spécialisation expert en développement web (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>10/14/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation Data Engineer - intelligence artificielle (Apprentissage)</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>10/14/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation Data Engineer - développement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert informatique et systèmes d'information spécialisation expert en développement logiciel, mobile et loT (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert informatique et systèmes d'information spécialisation expert intelligence artificielle (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert informatique et systèmes d'information spécialisation Game Designer et Game Programmer (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en architecture des systèmes d’information spécialisation expert cloud, sécurité et infrastructure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en architecture des systèmes d’information spécialisation expert en DevSecOps et infrastructure en santé numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert informatique et systèmes d'information spécialisation expert en développement web</x:t>
   </x:si>
@@ -4256,103 +4256,107 @@
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>595754</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>55</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>41612</x:v>
+        <x:v>35455</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s"/>
+      <x:c r="E38" s="14" t="s">
+        <x:v>90</x:v>
+      </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>96</x:v>
-[...1 lines deleted...]
-      <x:c r="H38" s="14" t="s"/>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s">
+        <x:v>92</x:v>
+      </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>31011</x:v>
+        <x:v>31045</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>596798</x:v>
+        <x:v>603429</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
@@ -4362,118 +4366,114 @@
       <x:c r="K39" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>603429</x:v>
+        <x:v>554884</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>88</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>35455</x:v>
+        <x:v>41612</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>91</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>31045</x:v>
+        <x:v>31011</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>554884</x:v>
+        <x:v>596798</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>60</x:v>
@@ -5153,218 +5153,218 @@
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>605066</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>39217</x:v>
+        <x:v>39582</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>605077</x:v>
+        <x:v>549713</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39217</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>605083</x:v>
+        <x:v>605077</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>39582</x:v>
+        <x:v>39217</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>549713</x:v>
+        <x:v>605083</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37638</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -5891,269 +5891,269 @@
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>610847</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>189</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="J67" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>31025</x:v>
+        <x:v>24210</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>615688</x:v>
+        <x:v>623623</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>192</x:v>
-[...1 lines deleted...]
-      <x:c r="C68" s="15" t="s"/>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C68" s="15" t="n">
+        <x:v>39775</x:v>
+      </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="J68" s="14" t="s"/>
+      <x:c r="J68" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>31026</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>580625</x:v>
+        <x:v>615688</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>196</x:v>
-[...1 lines deleted...]
-      <x:c r="C69" s="3" t="s"/>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C69" s="3" t="n">
+        <x:v>39775</x:v>
+      </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
+      <x:c r="J69" s="0" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>24210</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>623623</x:v>
+        <x:v>578623</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>168</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>189</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="J70" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>31025</x:v>
+        <x:v>31026</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>578623</x:v>
+        <x:v>580625</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="U70" s="16" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38599</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -6279,51 +6279,51 @@
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>31025</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>578622</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
@@ -6630,151 +6630,151 @@
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>606194</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>598491</x:v>
+        <x:v>598490</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>598490</x:v>
+        <x:v>598491</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>213</x:v>
@@ -6803,51 +6803,51 @@
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>614355</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>31054</x:v>
@@ -6857,51 +6857,51 @@
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>589941</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>115</x:v>
@@ -6928,72 +6928,72 @@
         <x:v>109</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>31093</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>636007</x:v>
+        <x:v>636275</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>223</x:v>
@@ -7002,205 +7002,205 @@
       <x:c r="K86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>31093</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>636275</x:v>
+        <x:v>636166</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>31093</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>636129</x:v>
+        <x:v>636902</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>31093</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>636166</x:v>
+        <x:v>636129</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>31093</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>636902</x:v>
+        <x:v>636007</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
@@ -7452,269 +7452,269 @@
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>589901</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>551046</x:v>
+        <x:v>550955</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>551041</x:v>
+        <x:v>535027</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>535027</x:v>
+        <x:v>551046</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>550955</x:v>
+        <x:v>551041</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>39388</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
@@ -8018,51 +8018,51 @@
       <x:c r="M104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>605595</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -8075,51 +8075,51 @@
       <x:c r="M105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>605599</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
@@ -8134,51 +8134,51 @@
       <x:c r="M106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>605597</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -8191,51 +8191,51 @@
       <x:c r="M107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>605593</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -8681,222 +8681,222 @@
       <x:c r="K116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>584265</x:v>
+        <x:v>636850</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>584272</x:v>
+        <x:v>636983</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>636850</x:v>
+        <x:v>584265</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>636983</x:v>
+        <x:v>584272</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
@@ -9294,51 +9294,51 @@
       <x:c r="M127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>24293</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>599305</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>39585</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>74</x:v>
@@ -9536,51 +9536,51 @@
       <x:c r="M131" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>546302</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>39585</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>74</x:v>
@@ -9657,51 +9657,51 @@
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>546303</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>34758</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I134" s="16" t="s">
         <x:v>24</x:v>
@@ -9839,159 +9839,159 @@
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>551044</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>37744</x:v>
+        <x:v>37843</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>24218</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>535026</x:v>
+        <x:v>550743</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>37843</x:v>
+        <x:v>37744</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>24218</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>550743</x:v>
+        <x:v>535026</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>37744</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -10582,273 +10582,273 @@
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>623050</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s"/>
+      <x:c r="E150" s="14" t="s">
+        <x:v>90</x:v>
+      </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>558884</x:v>
+        <x:v>546795</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
+      <x:c r="E151" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>531238</x:v>
+        <x:v>602647</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>88</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
-      <x:c r="E152" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>546795</x:v>
+        <x:v>531238</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
-      <x:c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G153" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>602647</x:v>
+        <x:v>558884</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
@@ -12359,145 +12359,145 @@
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>505591</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>31094</x:v>
+        <x:v>31020</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>505902</x:v>
+        <x:v>587025</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>413</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>31020</x:v>
+        <x:v>31094</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>587025</x:v>
+        <x:v>505902</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
@@ -13363,51 +13363,51 @@
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>24210</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>601236</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
@@ -13420,51 +13420,51 @@
       <x:c r="E201" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>24210</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>549291</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
@@ -13479,51 +13479,51 @@
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>24210</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>509550</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
@@ -13536,110 +13536,110 @@
       <x:c r="E203" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G203" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>24210</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>600204</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>36075</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>24210</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>549303</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
@@ -14770,329 +14770,329 @@
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>592284</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
-        <x:v>39586</x:v>
+        <x:v>35078</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>605010</x:v>
+        <x:v>506857</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>506862</x:v>
+        <x:v>506858</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>39586</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>549757</x:v>
+        <x:v>605010</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>506858</x:v>
+        <x:v>506862</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
-        <x:v>35078</x:v>
+        <x:v>39586</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>506857</x:v>
+        <x:v>549757</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>39586</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
@@ -15272,51 +15272,51 @@
       <x:c r="L233" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>506861</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
@@ -15331,51 +15331,51 @@
       <x:c r="L234" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>506863</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
@@ -15388,51 +15388,51 @@
       <x:c r="L235" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>506864</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>39582</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
@@ -15733,51 +15733,51 @@
       <x:c r="L241" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
         <x:v>506859</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
@@ -15792,51 +15792,51 @@
       <x:c r="L242" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>506860</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>39586</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
@@ -16086,57 +16086,57 @@
       <x:c r="K247" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>554938</x:v>
+        <x:v>603842</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>35378</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>93</x:v>
@@ -16147,57 +16147,57 @@
       <x:c r="K248" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>603842</x:v>
+        <x:v>554938</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>35908</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>41</x:v>
       </x:c>