--- v1 (2026-10-08)
+++ v2 (2026-10-08)
@@ -254,65 +254,65 @@
   <x:si>
     <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
-    <x:t>HYERES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>Rk2c Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
@@ -1172,57 +1172,57 @@
   <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Préparer les opérations comptables périodiques - Bloc de compétences du titre professionnel Secrétaire Comptable</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>06/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assurer les travaux administratifs de secrétariat au quotidien - Bloc de compétences du titre professionnel Secrétaire Comptable</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
@@ -2309,111 +2309,111 @@
       <x:c r="J10" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>617328</x:v>
+        <x:v>638762</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>617329</x:v>
+        <x:v>617328</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -2423,105 +2423,105 @@
       <x:c r="K12" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>617331</x:v>
+        <x:v>617329</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>638761</x:v>
+        <x:v>617331</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
@@ -2534,51 +2534,51 @@
       <x:c r="K14" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>638762</x:v>
+        <x:v>638761</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -2759,51 +2759,51 @@
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>623287</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -2816,51 +2816,51 @@
       <x:c r="M19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>617330</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -3536,99 +3536,99 @@
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>617327</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>642303</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
@@ -3641,51 +3641,51 @@
       <x:c r="J34" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>621184</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -3695,51 +3695,51 @@
       <x:c r="J35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>621182</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -4790,51 +4790,51 @@
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>636872</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F55" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
@@ -6023,51 +6023,51 @@
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>636294</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
@@ -8032,108 +8032,108 @@
       <x:c r="K110" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>629928</x:v>
+        <x:v>642434</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>642434</x:v>
+        <x:v>629928</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
@@ -10934,216 +10934,216 @@
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>566381</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>641506</x:v>
+        <x:v>633318</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>633318</x:v>
+        <x:v>575498</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>575498</x:v>
+        <x:v>641506</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
@@ -11339,51 +11339,51 @@
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>633319</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -11455,51 +11455,51 @@
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>576022</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -11687,51 +11687,51 @@
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>576023</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -11978,51 +11978,51 @@
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>633246</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>28</x:v>
@@ -12151,102 +12151,102 @@
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>575417</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>641426</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -12431,51 +12431,51 @@
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>575416</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
@@ -12607,51 +12607,51 @@
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>633245</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -12935,51 +12935,51 @@
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>635191</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
@@ -12988,51 +12988,51 @@
       <x:c r="M196" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>635193</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>394</x:v>
       </x:c>