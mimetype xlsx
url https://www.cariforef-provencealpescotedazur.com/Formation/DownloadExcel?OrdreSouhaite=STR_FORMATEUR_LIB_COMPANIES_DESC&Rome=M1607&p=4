--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -422,65 +422,65 @@
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Excel initiation</x:t>
   </x:si>
   <x:si>
     <x:t>Pierre-Henri Sciortino - Ph Formation</x:t>
   </x:si>
   <x:si>
     <x:t>PHF</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/18/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/18/2024 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Formation modulaire certifiante : métiers de l'assistanat administratif, médico-social et comptable</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Performance Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>Comptabilité générale</x:t>
@@ -599,71 +599,71 @@
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>Word débutant</x:t>
   </x:si>
   <x:si>
     <x:t>Nova</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Word</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Word perfectionnement</x:t>
   </x:si>
   <x:si>
+    <x:t>Assistant de facturation pour Infirmier Libéral : Découvrir les bases du métier de facturier 2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mysa Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secrétariat assistanat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEYPIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Assistant de facturation pour kiné libéral/facturier</x:t>
   </x:si>
   <x:si>
-    <x:t>Mysa Formation</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>bac pro assistance à la gestion des organisations et de leurs activités</x:t>
   </x:si>
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>13570</x:t>
   </x:si>
   <x:si>
     <x:t>BARBENTANE</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
@@ -692,92 +692,92 @@
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Word intermédiaire</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Word</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/18/2026 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Maison Familiale et Rurale La Montagnette</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée V Hugo</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>84025</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
@@ -1562,113 +1562,113 @@
   <x:si>
     <x:t>ITPA</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant juridique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical</x:t>
   </x:si>
   <x:si>
     <x:t>IPAM</x:t>
   </x:si>
   <x:si>
     <x:t>59200</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat juridique</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical - Antenne Toulon</x:t>
   </x:si>
   <x:si>
+    <x:t>04/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/08/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant juridique (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Bachelor européen attaché de direction</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INEAD-ESMAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secrétariat assistanat direction</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/11/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Assistant(e) Ressources Humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secrétariat assistanat ressources humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/12/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Assistant juridique</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Bachelor européen attaché de direction</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Institut de Formation aux Métiers des Services à Domicile</x:t>
   </x:si>
   <x:si>
     <x:t>IFASAD</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chargé d'accueil et de gestion administrative (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel secrétaire assistant</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
@@ -1706,56 +1706,56 @@
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat commercial</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/24/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Assistant d'administration commerciale (TPE/PME)</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2028 00:00:00</x:t>
@@ -1808,56 +1808,56 @@
   <x:si>
     <x:t>05107</x:t>
   </x:si>
   <x:si>
     <x:t>Handicapé</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Edith Seltzer - Centre de Rééducation Professionnel Chantoiseau</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
+    <x:t>07/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/27/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Esid</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>assistant d'administration commerciale (TPE/PME)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>Epv</x:t>
@@ -1922,59 +1922,59 @@
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>02/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
+    <x:t>09/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Assistant d'administration commerciale (TPE/PME) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/17/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Défi 83</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pack Office : maîtriser les bases d’Excel, Word, PowerPoint et Outlook</x:t>
   </x:si>
   <x:si>
     <x:t>DCP Formation</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>MALIJAI</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT BONNET EN CHAMPSAUR</x:t>
   </x:si>
   <x:si>
     <x:t>EYGLIERS</x:t>
@@ -2009,65 +2009,65 @@
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>LAGNES</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
     <x:t>EGUILLES</x:t>
   </x:si>
   <x:si>
     <x:t>Excel Initiation : Les Fondamentaux pour Débutants</x:t>
   </x:si>
   <x:si>
     <x:t>Word Initiation : les fondamentaux pour débutants</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-ANDRE-LES-ALPES</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
+    <x:t>ARVIEUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOURMARIN</x:t>
+  </x:si>
+  <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>EMBRUN</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-REMY-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
-    <x:t>ARVIEUX</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>LA COLLE-SUR-LOUP</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>LE LUC EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>BARCELONNETTE</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
     <x:t>MEYREUIL</x:t>
   </x:si>
   <x:si>
     <x:t>SOLLIES-VILLE</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
@@ -2456,57 +2456,57 @@
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/24/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>TOSA</x:t>
   </x:si>
   <x:si>
     <x:t>Agence DM</x:t>
   </x:si>
@@ -4606,106 +4606,106 @@
       <x:c r="K30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>564527</x:v>
+        <x:v>525582</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>520300</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -4713,106 +4713,106 @@
       <x:c r="K32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>525582</x:v>
+        <x:v>564527</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>527767</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -4823,51 +4823,51 @@
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>527770</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>25</x:v>
@@ -4875,51 +4875,51 @@
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>527768</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -4930,51 +4930,51 @@
       <x:c r="L36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>527769</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="F37" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -5694,57 +5694,57 @@
       <x:c r="K49" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>609655</x:v>
+        <x:v>557203</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>161</x:v>
@@ -5755,57 +5755,57 @@
       <x:c r="K50" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>557203</x:v>
+        <x:v>609655</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -6003,131 +6003,131 @@
         <x:v>614290</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>35054</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>616780</x:v>
+        <x:v>597750</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>35054</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>597750</x:v>
+        <x:v>616780</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -6239,51 +6239,51 @@
       <x:c r="L59" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>576599</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
@@ -6341,51 +6341,51 @@
       <x:c r="L61" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>71632</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>576380</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
@@ -6394,51 +6394,51 @@
       <x:c r="L62" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>584591</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>56</x:v>
@@ -6700,100 +6700,100 @@
       <x:c r="L68" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>576621</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>584582</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
@@ -6862,139 +6862,139 @@
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>584589</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>576627</x:v>
+        <x:v>576605</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>584596</x:v>
+        <x:v>576606</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>188</x:v>
@@ -7003,363 +7003,363 @@
       <x:c r="K74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>576588</x:v>
+        <x:v>584332</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>576614</x:v>
+        <x:v>575131</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>576619</x:v>
+        <x:v>576627</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>576605</x:v>
+        <x:v>584596</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>576606</x:v>
+        <x:v>576588</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>584332</x:v>
+        <x:v>576614</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>575131</x:v>
+        <x:v>576619</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
@@ -7369,57 +7369,57 @@
       <x:c r="K81" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>545439</x:v>
+        <x:v>622158</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>185</x:v>
@@ -7430,57 +7430,57 @@
       <x:c r="K82" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>622158</x:v>
+        <x:v>545439</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
@@ -7493,51 +7493,51 @@
       <x:c r="L83" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>622160</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>184</x:v>
@@ -7554,51 +7554,51 @@
       <x:c r="L84" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>545443</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
@@ -14654,51 +14654,51 @@
       <x:c r="K214" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>599790</x:v>
+        <x:v>599789</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>498</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
@@ -14714,51 +14714,51 @@
       <x:c r="K215" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>599789</x:v>
+        <x:v>599790</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
@@ -14873,173 +14873,173 @@
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>35006</x:v>
+        <x:v>35047</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>521677</x:v>
+        <x:v>523230</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>35047</x:v>
+        <x:v>35014</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>523230</x:v>
+        <x:v>523303</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>35014</x:v>
+        <x:v>35006</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>523303</x:v>
+        <x:v>521677</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
@@ -15055,51 +15055,51 @@
       <x:c r="L221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>611291</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>519</x:v>
@@ -15170,57 +15170,57 @@
       <x:c r="J223" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>601981</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>523</x:v>
@@ -15231,108 +15231,108 @@
       <x:c r="J224" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>601984</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>551721</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -15349,51 +15349,51 @@
       <x:c r="J226" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>546938</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -15423,153 +15423,153 @@
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>590000</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>599924</x:v>
+        <x:v>599999</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>599999</x:v>
+        <x:v>599924</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>527</x:v>
@@ -15697,51 +15697,51 @@
       <x:c r="J232" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>601784</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -15754,108 +15754,108 @@
       <x:c r="J233" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>552162</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>635623</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
@@ -15868,349 +15868,349 @@
       <x:c r="J235" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>622408</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>38625</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>601836</x:v>
+        <x:v>601783</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="U236" s="16" t="s">
         <x:v>545</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
-        <x:v>38625</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>35028</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>601783</x:v>
+        <x:v>601836</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>546</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
-      <x:c r="E238" s="14" t="s"/>
+      <x:c r="E238" s="14" t="s">
+        <x:v>104</x:v>
+      </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>629808</x:v>
+        <x:v>552160</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>552160</x:v>
+        <x:v>601780</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
-        <x:v>102</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>536</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
-      <x:c r="E240" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>601780</x:v>
+        <x:v>629808</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -16449,57 +16449,57 @@
       <x:c r="K245" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>603607</x:v>
+        <x:v>579343</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>40249</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
@@ -16508,57 +16508,57 @@
       <x:c r="K246" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>35006</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>579343</x:v>
+        <x:v>603607</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -16571,51 +16571,51 @@
       <x:c r="M247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>549456</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
@@ -17187,156 +17187,156 @@
       <x:c r="K258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>618821</x:v>
+        <x:v>634286</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>634286</x:v>
+        <x:v>634287</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>580</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>634287</x:v>
+        <x:v>618821</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
@@ -17352,51 +17352,51 @@
       <x:c r="M261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>552339</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
@@ -17411,51 +17411,51 @@
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>552338</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
@@ -18653,51 +18653,51 @@
       <x:c r="L284" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>626459</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -18769,108 +18769,105 @@
       <x:c r="M286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>601739</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>546</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
-        <x:v>38625</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
-      <x:c r="E287" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
-        <x:v>35028</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>581841</x:v>
+        <x:v>626896</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
@@ -18879,222 +18876,224 @@
       <x:c r="K288" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>601740</x:v>
+        <x:v>581841</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>617372</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
-      <x:c r="E290" s="14" t="s"/>
+      <x:c r="E290" s="14" t="s">
+        <x:v>104</x:v>
+      </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>626484</x:v>
+        <x:v>601740</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>619</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>38625</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>626896</x:v>
+        <x:v>626484</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -19206,100 +19205,100 @@
       <x:c r="L294" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>612522</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>612519</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
@@ -19308,100 +19307,100 @@
       <x:c r="L296" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>612535</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>612537</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
@@ -19410,100 +19409,100 @@
       <x:c r="L298" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>612546</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>612555</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
@@ -19512,100 +19511,100 @@
       <x:c r="L300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>612563</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>612573</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
@@ -19614,100 +19613,100 @@
       <x:c r="L302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>612577</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>612580</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
@@ -19716,100 +19715,100 @@
       <x:c r="L304" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>612584</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>612589</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
@@ -19818,100 +19817,100 @@
       <x:c r="L306" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>612590</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>612592</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
@@ -19920,100 +19919,100 @@
       <x:c r="L308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>612593</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>612597</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
@@ -20022,100 +20021,100 @@
       <x:c r="L310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>612607</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>612609</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
@@ -20124,100 +20123,100 @@
       <x:c r="L312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>612615</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>612635</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
@@ -20226,100 +20225,100 @@
       <x:c r="L314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>612640</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>612644</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
@@ -20328,100 +20327,100 @@
       <x:c r="L316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>612645</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>612647</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
@@ -20430,100 +20429,100 @@
       <x:c r="L318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>629482</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>629483</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
@@ -20532,1018 +20531,1018 @@
       <x:c r="L320" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>612520</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>612521</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>646</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>612612</x:v>
+        <x:v>632225</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>612531</x:v>
+        <x:v>571763</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>612545</x:v>
+        <x:v>612533</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>612561</x:v>
+        <x:v>612567</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>612570</x:v>
+        <x:v>612602</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>612576</x:v>
+        <x:v>612605</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>612596</x:v>
+        <x:v>612636</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>612599</x:v>
+        <x:v>612638</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>559</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>632225</x:v>
+        <x:v>612641</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>571763</x:v>
+        <x:v>612612</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>612533</x:v>
+        <x:v>612531</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>612567</x:v>
+        <x:v>612545</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>612602</x:v>
+        <x:v>612561</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>612605</x:v>
+        <x:v>612570</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>612636</x:v>
+        <x:v>612576</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>612638</x:v>
+        <x:v>612596</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>612641</x:v>
+        <x:v>612599</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>612637</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
@@ -21552,100 +21551,100 @@
       <x:c r="L340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>612549</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>612558</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
@@ -21654,100 +21653,100 @@
       <x:c r="L342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>612566</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>612579</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
@@ -21756,406 +21755,406 @@
       <x:c r="L344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>612604</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>612528</x:v>
+        <x:v>612541</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>612530</x:v>
+        <x:v>612528</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>612543</x:v>
+        <x:v>612530</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>657</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>612581</x:v>
+        <x:v>612543</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>612603</x:v>
+        <x:v>612581</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>612639</x:v>
+        <x:v>612603</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>612541</x:v>
+        <x:v>612639</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
@@ -22164,100 +22163,100 @@
       <x:c r="L352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>612539</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>612575</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
@@ -22266,100 +22265,100 @@
       <x:c r="L354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>612585</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>612606</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
@@ -22368,100 +22367,100 @@
       <x:c r="L356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>612642</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>612643</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
@@ -22470,51 +22469,51 @@
       <x:c r="L358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>612646</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>26</x:v>
@@ -22731,51 +22730,51 @@
       <x:c r="L363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>609212</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
@@ -22788,100 +22787,100 @@
       <x:c r="L364" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>615317</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>600938</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="I366" s="16" t="s">
@@ -22896,51 +22895,51 @@
       <x:c r="L366" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>633701</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
@@ -23795,159 +23794,159 @@
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>615826</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
-        <x:v>38625</x:v>
+        <x:v>39823</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="I382" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>35028</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>615824</x:v>
+        <x:v>623801</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>701</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
-        <x:v>39823</x:v>
+        <x:v>38625</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>13254</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>623801</x:v>
+        <x:v>615824</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>567</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
@@ -24146,156 +24145,156 @@
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>607756</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
-        <x:v>34606</x:v>
+        <x:v>40705</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>552417</x:v>
+        <x:v>607755</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
-        <x:v>40705</x:v>
+        <x:v>34606</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>607755</x:v>
+        <x:v>552417</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -24308,51 +24307,51 @@
       <x:c r="M390" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>634096</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
@@ -24423,57 +24422,57 @@
       <x:c r="K392" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>575059</x:v>
+        <x:v>601920</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>36390</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
@@ -24483,57 +24482,57 @@
       <x:c r="K393" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>35004</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>601920</x:v>
+        <x:v>575059</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
@@ -25167,51 +25166,51 @@
       <x:c r="L405" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>623255</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>733</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="I406" s="16" t="s">
@@ -25598,51 +25597,51 @@
       <x:c r="M413" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>633100</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>25</x:v>
@@ -26348,51 +26347,51 @@
       <x:c r="L426" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>627779</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
@@ -26532,51 +26531,51 @@
       <x:c r="M429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>633027</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I430" s="16" t="s">
         <x:v>457</x:v>
@@ -27001,51 +27000,51 @@
       <x:c r="M437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>604503</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I438" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
@@ -27804,60 +27803,60 @@
       <x:c r="J451" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>612164</x:v>
+        <x:v>633335</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="U451" s="4" t="s">
         <x:v>795</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I452" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
@@ -27982,114 +27981,114 @@
       <x:c r="K454" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>637691</x:v>
+        <x:v>612164</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>782</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>633335</x:v>
+        <x:v>637691</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>797</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
@@ -28384,60 +28383,60 @@
       <x:c r="J461" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>604438</x:v>
+        <x:v>627861</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>787</x:v>
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I462" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
@@ -28452,277 +28451,277 @@
       <x:c r="M462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>633262</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>773</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>797</x:v>
+        <x:v>795</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>627861</x:v>
+        <x:v>612097</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>679</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>783</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>612097</x:v>
+        <x:v>524797</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>795</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>796</x:v>
+        <x:v>780</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>524797</x:v>
+        <x:v>637613</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>780</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>637613</x:v>
+        <x:v>637615</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H467" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
@@ -28732,113 +28731,113 @@
       <x:c r="J467" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>637615</x:v>
+        <x:v>627863</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>782</x:v>
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I468" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>627863</x:v>
+        <x:v>627865</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H469" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
@@ -28848,872 +28847,872 @@
       <x:c r="J469" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>627865</x:v>
+        <x:v>604440</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>679</x:v>
+        <x:v>781</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I470" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>604440</x:v>
+        <x:v>604442</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>781</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>604442</x:v>
+        <x:v>628846</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>592</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I472" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>628846</x:v>
+        <x:v>623353</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>679</x:v>
+        <x:v>786</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>623353</x:v>
+        <x:v>637614</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>785</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>786</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I474" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>783</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>637616</x:v>
+        <x:v>629753</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>782</x:v>
+        <x:v>790</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>637614</x:v>
+        <x:v>629754</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>782</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I476" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>629753</x:v>
+        <x:v>637616</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>789</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>790</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>629754</x:v>
+        <x:v>627864</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>744</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>791</x:v>
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I478" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>633261</x:v>
+        <x:v>637612</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H479" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>627864</x:v>
+        <x:v>604438</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>679</x:v>
+        <x:v>787</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I480" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>637612</x:v>
+        <x:v>627862</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>782</x:v>
+        <x:v>679</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>627862</x:v>
+        <x:v>575419</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>679</x:v>
+        <x:v>799</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I482" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>783</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>575419</x:v>
+        <x:v>547980</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>798</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>799</x:v>
+        <x:v>801</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>779</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>547980</x:v>
+        <x:v>633261</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>800</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>801</x:v>
+        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="C484" s="15" t="s"/>
       <x:c r="D484" s="15" t="n">
         <x:v>8</x:v>
       </x:c>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -29892,51 +29891,51 @@
       <x:c r="L487" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>71632</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>534019</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C488" s="15" t="s"/>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I488" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
@@ -29947,51 +29946,51 @@
       <x:c r="L488" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>71632</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>534020</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C489" s="3" t="s"/>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H489" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>25</x:v>
@@ -29999,51 +29998,51 @@
       <x:c r="L489" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>534253</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="C490" s="15" t="s"/>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I490" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
@@ -30054,51 +30053,51 @@
       <x:c r="L490" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>534254</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s"/>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>25</x:v>
@@ -30106,51 +30105,51 @@
       <x:c r="L491" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>533116</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C492" s="15" t="s"/>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I492" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
@@ -30161,51 +30160,51 @@
       <x:c r="L492" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
         <x:v>533525</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C493" s="3" t="s"/>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>25</x:v>
@@ -30213,51 +30212,51 @@
       <x:c r="L493" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>534103</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="C494" s="15" t="s"/>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I494" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
@@ -30268,51 +30267,51 @@
       <x:c r="L494" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>534099</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="C495" s="3" t="s"/>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>25</x:v>
@@ -30320,51 +30319,51 @@
       <x:c r="L495" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>534100</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C496" s="15" t="s"/>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I496" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
@@ -30375,51 +30374,51 @@
       <x:c r="L496" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>533536</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C497" s="3" t="s"/>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>25</x:v>
@@ -30427,51 +30426,51 @@
       <x:c r="L497" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>534255</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="C498" s="15" t="s"/>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I498" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
@@ -30482,51 +30481,51 @@
       <x:c r="L498" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>534256</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C499" s="3" t="s"/>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>25</x:v>
@@ -30534,51 +30533,51 @@
       <x:c r="L499" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>534104</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C500" s="15" t="s"/>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I500" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
@@ -30589,51 +30588,51 @@
       <x:c r="L500" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>533106</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">