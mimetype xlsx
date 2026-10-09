--- v1 (2026-10-08)
+++ v2 (2026-10-09)
@@ -569,417 +569,417 @@
   <x:si>
     <x:t>04004</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Camus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Artaud</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
+    <x:t>Autisme, TSA : ABA - Analyse Béhaviorale Appliquée ou comment enseigner à un très jeune enfant</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edi Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psychiatrie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO St-Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO La Cadenelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO H Leroy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Ch Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP du Parc St-Jean</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Premiers Secours en Santé Mentale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infipp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gérontopraticien (SCBE)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hantone</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gérontologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Premiers Secours en Santé Mentale - PSSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>François Maheu - Formation Médiation Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santé mentale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Cardiac Life Support (ACLS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euromédicare Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien en EFT (Emotional Freedom Techniques)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eki-Vie - Harmonika</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autisme, TSA : gestion de la douleur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Autisme, TSA : troubles alimentaires, évaluation et intervention</x:t>
   </x:si>
   <x:si>
-    <x:t>Edi Formation</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>LPO St-Vincent de Paul</x:t>
-[...134 lines deleted...]
-    <x:t>11/27/2026 00:00:00</x:t>
+    <x:t>12/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/10/2026 00:00:00</x:t>
-[...2 lines deleted...]
-    <x:t>12/11/2026 00:00:00</x:t>
+    <x:t>03/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Autisme, TSA : ABA - Analyse Béhaviorale Appliquée ou comment enseigner à un très jeune enfant</x:t>
-[...35 lines deleted...]
-    <x:t>10/12/2027 00:00:00</x:t>
+    <x:t>Médecine Traditionnelle Chinoise - 3e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Zhong Li</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES MILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Médecine Traditionnelle Chinoise - 2e année</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecole Zhong Li</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>09/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Médecine traditionnelle chinoise - 1re et 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Médecine Traditionnelle Chinoise - Cursus complet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Médecine Traditionnelle Chinoise - 2e et 3e année</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/11/2027 00:00:00</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Gestion des risques : identitovigilance</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Hospitalier d'Aubagne Edmond Garcin</x:t>
   </x:si>
   <x:si>
     <x:t>CH</x:t>
   </x:si>
   <x:si>
     <x:t>13677</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Agent de la fonction publique hospitalière</x:t>
   </x:si>
   <x:si>
     <x:t>Agent contractuel de la fonction publique , Agent de la fonction publique , Agent de la fonction publique hospitalière</x:t>
   </x:si>
   <x:si>
     <x:t>PRATICIEN EN NATUROPATHIE ENERGETIQUE A DISTANCE</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Formation Naturopathie Energétique</x:t>
   </x:si>
   <x:si>
     <x:t>CFNE</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bases en neurosciences appliquées à l’accompagnement thérapeutique</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de ressources et d'enseignement supérieur en psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>CRESP FORMATIONS</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Enseignant , Formateur , Particulier, individuel , Profession libérale</x:t>
   </x:si>
   <x:si>
     <x:t>Neurologie</x:t>
   </x:si>
   <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Aromatologie scientifique appliquée : usage sécurisé des huiles essentielles en conseil</x:t>
   </x:si>
   <x:si>
     <x:t>Celys Blue</x:t>
   </x:si>
   <x:si>
     <x:t>84210</x:t>
   </x:si>
   <x:si>
     <x:t>Phytothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>PERNES-LES-FONTAINES</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hypnose pour la femme en période de ménopause</x:t>
   </x:si>
   <x:si>
     <x:t>Autonomia</x:t>
   </x:si>
   <x:si>
     <x:t>68400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>Prestataire de Services et Distributeur de Matériels (PSDM) Garant professionnel de santé</x:t>
   </x:si>
   <x:si>
     <x:t>Aster Développement</x:t>
   </x:si>
   <x:si>
     <x:t>84240</x:t>
   </x:si>
   <x:si>
+    <x:t>Prestataire de Services et Distributeur de Matériels (PSDM) garant non professionnel de santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Prestataires de services et distributeurs de matériel (PSDM) - intervenants</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement de la fin de vie à domicile - soins palliatifs</x:t>
   </x:si>
   <x:si>
     <x:t>Amn Conseil et Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Soin palliatif</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DESU Psychiatrie et psychologie légales</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
@@ -3579,51 +3579,51 @@
       <x:c r="K41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>637938</x:v>
+        <x:v>637909</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>173</x:v>
@@ -3990,51 +3990,51 @@
       <x:c r="K49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>43431</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>614424</x:v>
+        <x:v>614428</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -4045,51 +4045,51 @@
       <x:c r="K50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>43431</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>614428</x:v>
+        <x:v>614424</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>25</x:v>
@@ -4193,54 +4193,54 @@
       <x:c r="I53" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>598449</x:v>
+        <x:v>598446</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>211</x:v>
@@ -4348,54 +4348,54 @@
         <x:v>211</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>598446</x:v>
+        <x:v>598449</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>25</x:v>
@@ -4414,649 +4414,649 @@
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>584835</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>584837</x:v>
+        <x:v>637938</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>584838</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>637936</x:v>
+        <x:v>584837</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>637937</x:v>
+        <x:v>637939</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>637818</x:v>
+        <x:v>637934</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>637909</x:v>
+        <x:v>637818</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>637941</x:v>
+        <x:v>637935</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>637939</x:v>
+        <x:v>637936</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>637934</x:v>
+        <x:v>637940</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>637935</x:v>
+        <x:v>637941</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>43048</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>637940</x:v>
+        <x:v>637937</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>635889</x:v>
+        <x:v>635888</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>238</x:v>
@@ -5065,51 +5065,51 @@
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>566910</x:v>
+        <x:v>635889</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>25</x:v>
@@ -5120,153 +5120,153 @@
       <x:c r="M71" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>578993</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>566916</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>635888</x:v>
+        <x:v>566910</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>257</x:v>
@@ -5274,54 +5274,54 @@
       <x:c r="L74" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>633404</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>52</x:v>
@@ -5430,54 +5430,54 @@
       <x:c r="K77" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>43057</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>630118</x:v>
+        <x:v>623897</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
@@ -5488,103 +5488,103 @@
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>43057</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>642531</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>43057</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>623897</x:v>
+        <x:v>630118</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
@@ -5794,106 +5794,106 @@
       <x:c r="K84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>609522</x:v>
+        <x:v>609520</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>609520</x:v>
+        <x:v>609522</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">