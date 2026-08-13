--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -512,111 +512,111 @@
   <x:si>
     <x:t>ATEX 1 électrique</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement inter entreprises de sécurité (GIES 1) + Groupement Technique Inter Sociétés (GTIS) + atex 0</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement inter entreprises de sécurité (GIES 1) + Groupement Technique Inter Sociétés (GTIS) + travaux en hauteur + atex 0 + HOBO</x:t>
   </x:si>
   <x:si>
     <x:t>Espaces confinés</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement inter entreprises de sécurité (GIES 1) + ATEX 0 + GTIS + ARI</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement inter entreprises de sécurité (GIES 1) + atex 0 + travaux en hauteur + ari</x:t>
   </x:si>
   <x:si>
     <x:t>ATEX 0</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement inter entreprises de sécurité (GIES 1) + ATEX 0 + H0B0</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupement inter entreprises de sécurité (GIES 2)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement inter entreprises de sécurité (GIES 1) + travaux en hauteur + atex 0 + HOBO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement inter entreprises de sécurité (GIES 1) + ATEX 0 + ARI + GTIS + ECI-ECV + travaux en hauteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement Inter Entreprise de Sécurité (GIES 1) + Appareil Respiratoire Isolant (ARI) + ATEX 0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement inter entreprises de sécurité (GIES 1 ) + atex 0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réception échafaudage</x:t>
+  </x:si>
+  <x:si>
     <x:t>Atmosphère explosive ATEX 0 + intervenants Espaces Confinés (ECI) - Vigie Espaces Confinés (ECV) + travail en hauteur + HOBO</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement Inter Entreprise de Sécurité (GIES 1)  + Groupement Inter Entreprise de Sécurité (GIES 2) + Espaces confinés (ECI ECV) +  Groupement Technique Inter Sociétés (GTIS) - Niveau 1 + Habilitation électrique 1.2 BR BC +  Travaux hauteur +  ATEX 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupement inter entreprises de sécurité (GIES 2)</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Athéna Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>13340</x:t>
   </x:si>
   <x:si>
     <x:t>ROGNAC</x:t>
   </x:si>
   <x:si>
+    <x:t>Le rôle et les obligations du donneur d'ordre sur chantiers amiante - AMG103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apave Exploitation France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>GIES niveau 1 - sites chimiques et industriels - PRB501</x:t>
   </x:si>
   <x:si>
-    <x:t>Apave Exploitation France</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
@@ -3258,100 +3258,100 @@
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>11559</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>612966</x:v>
+        <x:v>612959</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>42884</x:v>
+        <x:v>11559</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>613992</x:v>
+        <x:v>612974</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>122</x:v>
@@ -3360,100 +3360,100 @@
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>11559</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>612959</x:v>
+        <x:v>612941</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>11559</x:v>
+        <x:v>11567</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>612974</x:v>
+        <x:v>612961</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>122</x:v>
@@ -3462,100 +3462,100 @@
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>11559</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>612941</x:v>
+        <x:v>612975</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>11567</x:v>
+        <x:v>42884</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>612961</x:v>
+        <x:v>612980</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>122</x:v>
@@ -3564,100 +3564,100 @@
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>11559</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>612975</x:v>
+        <x:v>612966</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>612980</x:v>
+        <x:v>613992</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>156</x:v>
@@ -3700,284 +3700,284 @@
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>11567</x:v>
+        <x:v>22265</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>619947</x:v>
+        <x:v>619143</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>619952</x:v>
+        <x:v>619947</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>619958</x:v>
+        <x:v>619952</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>619959</x:v>
+        <x:v>619958</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>22265</x:v>
+        <x:v>11567</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>619143</x:v>
+        <x:v>619959</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
@@ -3986,100 +3986,100 @@
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>619943</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>619946</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
@@ -4088,100 +4088,100 @@
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>619948</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>619949</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
@@ -4190,100 +4190,100 @@
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>619954</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>619955</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
@@ -4292,51 +4292,51 @@
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>619960</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
@@ -4851,51 +4851,51 @@
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>619214</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>22265</x:v>
       </x:c>
@@ -4995,62 +4995,62 @@
       <x:c r="L72" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>619933</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
@@ -5259,51 +5259,51 @@
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>619936</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
@@ -5312,100 +5312,100 @@
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>619944</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>619945</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
@@ -5516,51 +5516,51 @@
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>619935</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
@@ -5667,51 +5667,51 @@
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>619937</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
@@ -5720,100 +5720,100 @@
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>619950</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>619951</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
@@ -5822,51 +5822,51 @@
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>619956</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">