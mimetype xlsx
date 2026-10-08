--- v1 (2026-10-08)
+++ v2 (2026-10-08)
@@ -668,114 +668,114 @@
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>mastère spé. expert en projets et production d'énergies renouvelables</x:t>
   </x:si>
   <x:si>
     <x:t>Arts et Métiers - Sciences et Technologies - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13617</x:t>
   </x:si>
   <x:si>
     <x:t>Énergie renouvelable</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en sûreté nucléaire (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Radioactivité</x:t>
   </x:si>
   <x:si>
+    <x:t>Certification Nucléaire PR1-CR Recyclage - Option Centre de Recherche (CR) - Prévention des Risques - Niveau 1 - NUR023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apave Exploitation France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation nucléaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certification Nucléaire PR1-RNE Recyclage - Option Réacteur Nucléaire Embarqué (RNE) - Prévention des risques - Niveau 1 - NUR043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation mécanique M0, M1 et ME (Manœuvre, Vérification et/ou Mesurage) : Opération d'ordre mécanique sur site EDF (RPP) - NUS080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINTE-TULLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Habilitation mécanique M2, M2 essai, MR, MC : opérations d'ordre mécanique sur site EDF (RPP) - NUS781</x:t>
   </x:si>
   <x:si>
-    <x:t>Apave Exploitation France</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>10/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Certification Nucléaire PR1-CR Recyclage - Option Centre de Recherche (CR) - Prévention des Risques - Niveau 1 - NUR023</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en sûreté nucléaire (MS) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Amtalents</x:t>
   </x:si>
   <x:si>
     <x:t>75013</x:t>
   </x:si>
   <x:si>
+    <x:t>10/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -3819,205 +3819,205 @@
       <x:c r="K48" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>24130</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>619852</x:v>
+        <x:v>619846</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>24130</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="S49" s="0" t="n">
+        <x:v>619849</x:v>
+      </x:c>
+      <x:c r="T49" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="S49" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T49" s="4" t="s">
+      <x:c r="U49" s="4" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>24130</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>619850</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>24130</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>619849</x:v>
+        <x:v>619852</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38458</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -4027,162 +4027,162 @@
       <x:c r="K52" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>24112</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>635616</x:v>
+        <x:v>572154</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38458</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>24112</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>635617</x:v>
+        <x:v>635616</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
-        <x:v>213</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38458</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>24112</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>572154</x:v>
+        <x:v>635617</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 