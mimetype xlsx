--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -2444,148 +2444,148 @@
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>594274</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>41835</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>596264</x:v>
+        <x:v>595923</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>41014</x:v>
+        <x:v>41835</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>595923</x:v>
+        <x:v>596264</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>41837</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -4366,159 +4366,159 @@
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>548869</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>36112</x:v>
+        <x:v>35823</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22416</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>499412</x:v>
+        <x:v>599857</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>35823</x:v>
+        <x:v>36112</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>22416</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>599857</x:v>
+        <x:v>499412</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>36112</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>45</x:v>
       </x:c>