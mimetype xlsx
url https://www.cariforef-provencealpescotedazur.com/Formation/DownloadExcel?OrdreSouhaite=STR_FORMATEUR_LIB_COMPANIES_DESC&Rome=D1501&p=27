--- v1 (2026-10-08)
+++ v2 (2026-10-08)
@@ -221,56 +221,56 @@
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>BTS négociation et digitalisation de la relation client</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/06/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS management commercial opérationnel</x:t>
   </x:si>
   <x:si>
-    <x:t>07/06/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BTS management commercial opérationnel option entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management commercial opérationnel (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Triphase Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin 84</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
@@ -1283,56 +1283,56 @@
   <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable du développement commercial France et International (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS négociation et digitalisation de la relation client (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS négociation et digitalisation de la relation client (Contrat de Professionnalisation)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation de la Profession de l'Assurance</x:t>
   </x:si>
   <x:si>
     <x:t>IFPASS</x:t>
   </x:si>
   <x:si>
     <x:t>92800</x:t>
@@ -1901,69 +1901,69 @@
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13821</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
+    <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
-    <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>01/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
@@ -3102,210 +3102,211 @@
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>549008</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>599406</x:v>
+        <x:v>599410</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
-      <x:c r="E10" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>601934</x:v>
+        <x:v>599406</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
+      <x:c r="E11" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>599410</x:v>
+        <x:v>601934</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
@@ -3385,51 +3386,51 @@
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>549007</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>30</x:v>
@@ -3729,51 +3730,51 @@
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>544969</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
@@ -4593,210 +4594,210 @@
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>604519</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
+      <x:c r="E35" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>604521</x:v>
+        <x:v>601324</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>601324</x:v>
+        <x:v>601322</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
-      <x:c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>601322</x:v>
+        <x:v>604521</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>89</x:v>
@@ -5751,51 +5752,51 @@
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>593927</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32154</x:v>
@@ -6490,279 +6491,279 @@
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>593944</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>609681</x:v>
+        <x:v>556863</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>556864</x:v>
+        <x:v>609680</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>556863</x:v>
+        <x:v>556864</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>609680</x:v>
+        <x:v>609681</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>139</x:v>
@@ -6777,114 +6778,114 @@
       <x:c r="K72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>609446</x:v>
+        <x:v>555547</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>555547</x:v>
+        <x:v>609446</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>137</x:v>
@@ -8396,51 +8397,51 @@
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>642943</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>30</x:v>
@@ -8564,51 +8565,51 @@
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>593931</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>32154</x:v>
@@ -8618,51 +8619,51 @@
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>593965</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>30</x:v>
@@ -8729,51 +8730,51 @@
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>593954</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>30</x:v>
@@ -8902,51 +8903,51 @@
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>587349</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>32154</x:v>
@@ -9058,57 +9059,57 @@
       <x:c r="K111" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>605496</x:v>
+        <x:v>554292</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
@@ -9117,57 +9118,57 @@
       <x:c r="K112" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>554292</x:v>
+        <x:v>605496</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -10725,51 +10726,51 @@
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>593946</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>30</x:v>
@@ -10836,51 +10837,51 @@
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>593950</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>30</x:v>
@@ -12080,51 +12081,51 @@
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>547836</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>32154</x:v>
@@ -12193,51 +12194,51 @@
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>602257</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>32154</x:v>
@@ -12247,51 +12248,51 @@
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>593994</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>30</x:v>
@@ -12706,51 +12707,51 @@
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>558912</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>30</x:v>
@@ -12879,51 +12880,51 @@
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>604365</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>32154</x:v>
@@ -13044,148 +13045,148 @@
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>593934</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>593973</x:v>
+        <x:v>593949</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>593949</x:v>
+        <x:v>593973</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>223</x:v>
@@ -13202,57 +13203,57 @@
       <x:c r="K182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>608241</x:v>
+        <x:v>556459</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
@@ -13262,65 +13263,65 @@
       <x:c r="K183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>556459</x:v>
+        <x:v>608241</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>30</x:v>
@@ -13333,51 +13334,51 @@
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>593992</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>32154</x:v>
@@ -13387,51 +13388,51 @@
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>594001</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>30</x:v>
@@ -13923,51 +13924,51 @@
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>608239</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32154</x:v>
@@ -14034,51 +14035,51 @@
       </x:c>
       <x:c r="P196" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>593937</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>32154</x:v>
@@ -14195,57 +14196,57 @@
       <x:c r="K199" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>602221</x:v>
+        <x:v>547711</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>131</x:v>
@@ -14256,57 +14257,57 @@
       <x:c r="K200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>547711</x:v>
+        <x:v>602221</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -14507,51 +14508,51 @@
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>547568</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32154</x:v>
@@ -14618,51 +14619,51 @@
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>593942</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>32154</x:v>
@@ -15328,51 +15329,51 @@
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>608240</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>32154</x:v>
@@ -15427,122 +15428,122 @@
       <x:c r="K220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>547578</x:v>
+        <x:v>605944</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>605944</x:v>
+        <x:v>547578</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>30</x:v>
@@ -15609,51 +15610,51 @@
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>593933</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>30</x:v>
@@ -15847,51 +15848,51 @@
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>608291</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>30</x:v>
@@ -15964,51 +15965,51 @@
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>556417</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>30</x:v>
@@ -16075,51 +16076,51 @@
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>593957</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>30</x:v>
@@ -16297,51 +16298,51 @@
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>593938</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>30</x:v>
@@ -16408,51 +16409,51 @@
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>593959</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>30</x:v>
@@ -16694,153 +16695,153 @@
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>546012</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>600143</x:v>
+        <x:v>600141</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>600141</x:v>
+        <x:v>600143</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
@@ -16867,212 +16868,212 @@
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>546010</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>600142</x:v>
+        <x:v>546009</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>546009</x:v>
+        <x:v>600140</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>600140</x:v>
+        <x:v>600142</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
@@ -17201,57 +17202,57 @@
       <x:c r="K251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>560710</x:v>
+        <x:v>603524</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
@@ -17260,57 +17261,57 @@
       <x:c r="K252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>603524</x:v>
+        <x:v>560710</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -17665,57 +17666,57 @@
       <x:c r="K259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>606948</x:v>
+        <x:v>547441</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
@@ -17724,173 +17725,171 @@
       <x:c r="K260" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>547441</x:v>
+        <x:v>606948</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>545662</x:v>
+        <x:v>608870</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
-      <x:c r="E262" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>608867</x:v>
+        <x:v>542373</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -17970,157 +17969,159 @@
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>603798</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>608870</x:v>
+        <x:v>545662</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
-      <x:c r="E266" s="14" t="s"/>
+      <x:c r="E266" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>542373</x:v>
+        <x:v>608867</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -18197,51 +18198,51 @@
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>545663</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>32154</x:v>
@@ -18251,51 +18252,51 @@
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>635335</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>30</x:v>
@@ -18365,96 +18366,96 @@
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>544951</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>599382</x:v>
+        <x:v>599384</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
@@ -18481,96 +18482,96 @@
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>544949</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>599384</x:v>
+        <x:v>599382</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
@@ -18963,164 +18964,164 @@
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>640162</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>607853</x:v>
+        <x:v>545160</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>545160</x:v>
+        <x:v>607853</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>242</x:v>
@@ -19131,178 +19132,178 @@
       <x:c r="K284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>607865</x:v>
+        <x:v>640059</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>640059</x:v>
+        <x:v>545148</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>545148</x:v>
+        <x:v>607865</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
@@ -19506,156 +19507,156 @@
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>607945</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>550564</x:v>
+        <x:v>607970</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>607970</x:v>
+        <x:v>550564</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
@@ -19679,51 +19680,51 @@
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>608082</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -19795,51 +19796,51 @@
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>556982</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -19972,396 +19973,396 @@
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>600895</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
+      <x:c r="E299" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>633981</x:v>
+        <x:v>549221</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>633985</x:v>
+        <x:v>633983</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
-      <x:c r="E301" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G301" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>549221</x:v>
+        <x:v>588306</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
-      <x:c r="E302" s="14" t="s"/>
+      <x:c r="E302" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>633983</x:v>
+        <x:v>614685</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H303" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>588306</x:v>
+        <x:v>633981</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
-      <x:c r="E304" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>614685</x:v>
+        <x:v>633985</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
@@ -20916,153 +20917,154 @@
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>618286</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
+      <x:c r="E315" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G315" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>566522</x:v>
+        <x:v>565510</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
-      <x:c r="E316" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>565510</x:v>
+        <x:v>566522</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
@@ -21200,51 +21202,51 @@
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>593941</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>30</x:v>
@@ -21257,51 +21259,51 @@
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>593977</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>32154</x:v>
@@ -22236,51 +22238,51 @@
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>593952</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>30</x:v>
@@ -22293,51 +22295,51 @@
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>593999</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>32154</x:v>
@@ -22404,51 +22406,51 @@
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>537643</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32154</x:v>
@@ -22458,51 +22460,51 @@
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>537644</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>30</x:v>
@@ -22569,391 +22571,391 @@
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>615981</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>551967</x:v>
+        <x:v>551956</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>599873</x:v>
+        <x:v>599869</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>599869</x:v>
+        <x:v>599873</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>551956</x:v>
+        <x:v>551967</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>599875</x:v>
+        <x:v>551958</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>551958</x:v>
+        <x:v>599870</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
@@ -22976,213 +22978,212 @@
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>551969</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>599870</x:v>
+        <x:v>599875</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
-      <x:c r="E352" s="14" t="s"/>
+      <x:c r="E352" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I352" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>558633</x:v>
+        <x:v>548450</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
-      <x:c r="E353" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G353" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>548449</x:v>
+        <x:v>558634</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>438</x:v>
@@ -23210,450 +23211,450 @@
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>601144</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
-      <x:c r="E355" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H355" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>601145</x:v>
+        <x:v>558633</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I356" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>548450</x:v>
+        <x:v>548449</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
+      <x:c r="E357" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>558634</x:v>
+        <x:v>601145</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>606291</x:v>
+        <x:v>554040</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>554797</x:v>
+        <x:v>545086</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I360" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>545086</x:v>
+        <x:v>554797</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>606290</x:v>
+        <x:v>606292</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>440</x:v>
@@ -23722,113 +23723,113 @@
       <x:c r="J363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>606292</x:v>
+        <x:v>554798</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I364" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>554798</x:v>
+        <x:v>554799</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
@@ -23838,60 +23839,60 @@
       <x:c r="J365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>554799</x:v>
+        <x:v>545091</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I366" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
@@ -23900,289 +23901,289 @@
       <x:c r="K366" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>554040</x:v>
+        <x:v>545094</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>545091</x:v>
+        <x:v>554038</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>545094</x:v>
+        <x:v>554039</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H369" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>554038</x:v>
+        <x:v>606291</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I370" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>554039</x:v>
+        <x:v>606290</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -25345,271 +25346,270 @@
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>589723</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
-      <x:c r="E392" s="14" t="s"/>
+      <x:c r="E392" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>589724</x:v>
+        <x:v>547781</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>640624</x:v>
+        <x:v>589724</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>587957</x:v>
+        <x:v>640624</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
-      <x:c r="E395" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>547781</x:v>
+        <x:v>587957</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -26428,51 +26428,51 @@
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>624521</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>32154</x:v>
@@ -26835,158 +26835,158 @@
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>601405</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="I418" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>600262</x:v>
+        <x:v>600254</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="E419" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>600254</x:v>
+        <x:v>600262</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>465</x:v>
@@ -27192,51 +27192,51 @@
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>620450</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>30</x:v>
@@ -27481,153 +27481,153 @@
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>601557</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>548686</x:v>
+        <x:v>548694</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>548694</x:v>
+        <x:v>548686</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
@@ -29605,57 +29605,57 @@
       <x:c r="K465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>549044</x:v>
+        <x:v>603052</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
@@ -29664,65 +29664,65 @@
       <x:c r="K466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>603052</x:v>
+        <x:v>549044</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>32154</x:v>
@@ -30191,213 +30191,212 @@
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>605204</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
-        <x:v>65</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
-      <x:c r="E476" s="14" t="s"/>
+      <x:c r="E476" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>593953</x:v>
+        <x:v>552306</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
-      <x:c r="E477" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G477" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>552307</x:v>
+        <x:v>593953</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>552306</x:v>
+        <x:v>552307</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="E479" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G479" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
@@ -30540,51 +30539,51 @@
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>552309</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>30</x:v>
@@ -30770,153 +30769,153 @@
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>608377</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>556211</x:v>
+        <x:v>640204</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="E487" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G487" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>640204</x:v>
+        <x:v>640205</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>501</x:v>
@@ -30931,57 +30930,57 @@
       <x:c r="K488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>640205</x:v>
+        <x:v>556211</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -30999,51 +30998,51 @@
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>593936</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>30</x:v>
@@ -31226,51 +31225,51 @@
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>593935</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>30</x:v>
@@ -31283,51 +31282,51 @@
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>620453</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>32154</x:v>
@@ -31669,57 +31668,57 @@
       <x:c r="K501" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>608694</x:v>
+        <x:v>557772</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
@@ -31728,57 +31727,57 @@
       <x:c r="K502" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>557772</x:v>
+        <x:v>608694</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="E503" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -31915,153 +31914,153 @@
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>557776</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>557775</x:v>
+        <x:v>608696</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>608696</x:v>
+        <x:v>608697</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>512</x:v>
@@ -32076,57 +32075,57 @@
       <x:c r="K508" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
-        <x:v>608697</x:v>
+        <x:v>557775</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -32438,51 +32437,51 @@
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>641122</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H515" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>30</x:v>
@@ -33386,51 +33385,51 @@
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>593958</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="G531" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>32154</x:v>
@@ -33440,259 +33439,259 @@
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>593988</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>593929</x:v>
+        <x:v>593963</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L533" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M533" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
-        <x:v>593963</x:v>
+        <x:v>593929</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>593930</x:v>
+        <x:v>593964</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>593964</x:v>
+        <x:v>593930</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>541</x:v>
@@ -33769,57 +33768,57 @@
       <x:c r="K537" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>600172</x:v>
+        <x:v>546221</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I538" s="16" t="s">
         <x:v>543</x:v>
@@ -33830,57 +33829,57 @@
       <x:c r="K538" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>546221</x:v>
+        <x:v>600172</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="E539" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H539" s="0" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
@@ -33904,51 +33903,51 @@
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>600171</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s"/>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>30</x:v>
@@ -34007,57 +34006,57 @@
       <x:c r="K541" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>600270</x:v>
+        <x:v>571074</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="I542" s="16" t="s">
         <x:v>549</x:v>
@@ -34068,477 +34067,477 @@
       <x:c r="K542" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>571075</x:v>
+        <x:v>600271</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H543" s="0" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>600271</x:v>
+        <x:v>600270</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="I544" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>571074</x:v>
+        <x:v>571075</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H545" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>572164</x:v>
+        <x:v>600278</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I546" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>572163</x:v>
+        <x:v>572164</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H547" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>600279</x:v>
+        <x:v>572163</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I548" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>600278</x:v>
+        <x:v>600279</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>583334</x:v>
+        <x:v>603595</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
@@ -34547,108 +34546,108 @@
       <x:c r="K550" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>603602</x:v>
+        <x:v>583334</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="E551" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
-        <x:v>603595</x:v>
+        <x:v>603602</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
@@ -34905,51 +34904,51 @@
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>572476</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>32154</x:v>
@@ -34959,51 +34958,51 @@
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>614648</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s"/>
       <x:c r="I558" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>30</x:v>
@@ -35361,103 +35360,100 @@
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
         <x:v>548862</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
-      <x:c r="E565" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G565" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
-        <x:v>599051</x:v>
+        <x:v>571060</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
@@ -35466,105 +35462,108 @@
       <x:c r="K566" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>571688</x:v>
+        <x:v>599051</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
+      <x:c r="E567" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>571060</x:v>
+        <x:v>571688</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
         <x:v>567</x:v>
@@ -36499,105 +36498,103 @@
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
         <x:v>604717</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
-      <x:c r="E584" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E584" s="14" t="s"/>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>545648</x:v>
+        <x:v>586469</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H585" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
@@ -38057,178 +38054,178 @@
       <x:c r="K609" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
-        <x:v>608756</x:v>
+        <x:v>549613</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="I610" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
-        <x:v>608761</x:v>
+        <x:v>608756</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>549613</x:v>
+        <x:v>608761</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
@@ -38424,51 +38421,51 @@
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>545647</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s"/>
       <x:c r="I616" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>30</x:v>
@@ -38478,320 +38475,325 @@
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>586468</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
+      <x:c r="E617" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>586469</x:v>
+        <x:v>603774</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
-      <x:c r="E618" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s"/>
       <x:c r="I618" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>603774</x:v>
+        <x:v>542524</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
+      <x:c r="E619" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>542524</x:v>
+        <x:v>608888</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
-      <x:c r="E620" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E620" s="14" t="s"/>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K620" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L620" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M620" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N620" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O620" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
-        <x:v>608888</x:v>
+        <x:v>542525</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
+      <x:c r="E621" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G621" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O621" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
-        <x:v>542525</x:v>
+        <x:v>545648</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>605</x:v>
@@ -38820,825 +38822,825 @@
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>566638</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H623" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>630203</x:v>
+        <x:v>615767</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I624" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
-        <x:v>627744</x:v>
+        <x:v>630207</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
-        <x:v>611</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>615763</x:v>
+        <x:v>627744</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I626" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
-        <x:v>611</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>615767</x:v>
+        <x:v>630203</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>627743</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I628" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
-        <x:v>642826</x:v>
+        <x:v>615763</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
-        <x:v>614</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>642827</x:v>
+        <x:v>642826</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I630" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>642828</x:v>
+        <x:v>642827</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H631" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
-        <x:v>630201</x:v>
+        <x:v>642828</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I632" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
-        <x:v>611</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
-        <x:v>630202</x:v>
+        <x:v>630201</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H633" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
-        <x:v>630205</x:v>
+        <x:v>630202</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
-        <x:v>616</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
-        <x:v>492</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I634" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
-        <x:v>612</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
-        <x:v>630206</x:v>
+        <x:v>630205</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
-        <x:v>616</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H635" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
-        <x:v>630207</x:v>
+        <x:v>630206</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
-        <x:v>616</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="I636" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
-        <x:v>610</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
         <x:v>627745</x:v>
       </x:c>
@@ -41843,153 +41845,153 @@
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>607323</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s"/>
       <x:c r="I674" s="16" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K674" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L674" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O674" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P674" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
-        <x:v>571087</x:v>
+        <x:v>571085</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C675" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="E675" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I675" s="4" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="J675" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K675" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L675" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
-        <x:v>571085</x:v>
+        <x:v>571087</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C676" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s"/>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s"/>
@@ -42073,159 +42075,159 @@
       </x:c>
       <x:c r="P677" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>552263</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K678" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L678" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N678" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O678" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P678" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q678" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R678" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
-        <x:v>552265</x:v>
+        <x:v>607305</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C679" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="E679" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G679" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="I679" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="J679" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K679" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
-        <x:v>607305</x:v>
+        <x:v>552265</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C680" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s"/>
       <x:c r="I680" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="J680" s="14" t="s">
@@ -42308,159 +42310,159 @@
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
         <x:v>601359</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K682" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L682" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
-        <x:v>554756</x:v>
+        <x:v>599667</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="E683" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G683" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K683" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L683" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
-        <x:v>599667</x:v>
+        <x:v>554756</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C684" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s"/>
       <x:c r="I684" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s">
@@ -43470,153 +43472,153 @@
       </x:c>
       <x:c r="P701" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="Q701" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R701" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="S701" s="0" t="n">
         <x:v>641283</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
         <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C702" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="H702" s="14" t="s"/>
       <x:c r="I702" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J702" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K702" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L702" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M702" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N702" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O702" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P702" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q702" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R702" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S702" s="14" t="n">
-        <x:v>600581</x:v>
+        <x:v>554836</x:v>
       </x:c>
       <x:c r="T702" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U702" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C703" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D703" s="3" t="s"/>
       <x:c r="E703" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="I703" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J703" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
-        <x:v>600582</x:v>
+        <x:v>600581</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C704" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
         <x:v>661</x:v>
@@ -43631,57 +43633,57 @@
       <x:c r="K704" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
-        <x:v>554836</x:v>
+        <x:v>600582</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="E705" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -44815,208 +44817,209 @@
       <x:c r="S724" s="14" t="n">
         <x:v>601463</x:v>
       </x:c>
       <x:c r="T724" s="16" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="U724" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:21">
       <x:c r="A725" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C725" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D725" s="3" t="s"/>
       <x:c r="E725" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G725" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="H725" s="0" t="s">
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I725" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J725" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K725" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L725" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M725" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
-        <x:v>641225</x:v>
+        <x:v>609171</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
-        <x:v>328</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="H726" s="14" t="s"/>
       <x:c r="I726" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K726" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L726" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M726" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N726" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O726" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P726" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q726" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R726" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
-        <x:v>609171</x:v>
+        <x:v>641225</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:21">
       <x:c r="A727" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C727" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s"/>
       <x:c r="E727" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G727" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I727" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J727" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K727" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L727" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M727" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N727" s="3" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O727" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P727" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q727" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R727" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
-        <x:v>641226</x:v>
+        <x:v>545473</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C728" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D728" s="15" t="s"/>
       <x:c r="E728" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="H728" s="14" t="s"/>
       <x:c r="I728" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J728" s="14" t="s">
@@ -45025,114 +45028,114 @@
       <x:c r="K728" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M728" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N728" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O728" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P728" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
-        <x:v>641220</x:v>
+        <x:v>545470</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C729" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="E729" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J729" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K729" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
-        <x:v>545473</x:v>
+        <x:v>601461</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s"/>
       <x:c r="I730" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s">
@@ -45141,114 +45144,114 @@
       <x:c r="K730" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L730" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
-        <x:v>545470</x:v>
+        <x:v>641220</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="E731" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G731" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
-        <x:v>601461</x:v>
+        <x:v>641226</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
-        <x:v>658</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C732" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="H732" s="14" t="s"/>
       <x:c r="I732" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s">
@@ -45271,100 +45274,100 @@
       </x:c>
       <x:c r="P732" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
         <x:v>601466</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C733" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="E733" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J733" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K733" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
-        <x:v>601457</x:v>
+        <x:v>641227</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
-        <x:v>658</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C734" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D734" s="15" t="s"/>
       <x:c r="E734" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F734" s="14" t="s"/>
       <x:c r="G734" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="H734" s="14" t="s"/>
       <x:c r="I734" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J734" s="14" t="s">
@@ -45373,108 +45376,108 @@
       <x:c r="K734" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L734" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M734" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q734" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R734" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
-        <x:v>641219</x:v>
+        <x:v>545469</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C735" s="3" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="E735" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G735" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I735" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J735" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K735" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L735" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M735" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N735" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O735" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P735" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q735" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R735" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S735" s="0" t="n">
-        <x:v>545469</x:v>
+        <x:v>545472</x:v>
       </x:c>
       <x:c r="T735" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U735" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:21">
       <x:c r="A736" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B736" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C736" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D736" s="15" t="s"/>
       <x:c r="E736" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F736" s="14" t="s"/>
       <x:c r="G736" s="14" t="s">
         <x:v>663</x:v>
@@ -45489,167 +45492,167 @@
       <x:c r="K736" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L736" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
-        <x:v>545472</x:v>
+        <x:v>601462</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C737" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D737" s="3" t="s"/>
       <x:c r="E737" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G737" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I737" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J737" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K737" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L737" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M737" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N737" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O737" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P737" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
-        <x:v>601462</x:v>
+        <x:v>601457</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="U737" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C738" s="15" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D738" s="15" t="s"/>
       <x:c r="E738" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F738" s="14" t="s"/>
       <x:c r="G738" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="H738" s="14" t="s"/>
       <x:c r="I738" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J738" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K738" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L738" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M738" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N738" s="15" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O738" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P738" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q738" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R738" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S738" s="14" t="n">
-        <x:v>641227</x:v>
+        <x:v>641219</x:v>
       </x:c>
       <x:c r="T738" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U738" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:21">
       <x:c r="A739" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C739" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D739" s="3" t="s"/>
       <x:c r="E739" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G739" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
@@ -45665,172 +45668,172 @@
       <x:c r="K739" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L739" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M739" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N739" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O739" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P739" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q739" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R739" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S739" s="0" t="n">
-        <x:v>598872</x:v>
+        <x:v>544869</x:v>
       </x:c>
       <x:c r="T739" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U739" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:21">
       <x:c r="A740" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B740" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C740" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D740" s="15" t="s"/>
       <x:c r="E740" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F740" s="14" t="s"/>
       <x:c r="G740" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="H740" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I740" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J740" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K740" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L740" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M740" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N740" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O740" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P740" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q740" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R740" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S740" s="14" t="n">
-        <x:v>544869</x:v>
+        <x:v>598874</x:v>
       </x:c>
       <x:c r="T740" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="U740" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:21">
       <x:c r="A741" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C741" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D741" s="3" t="s"/>
       <x:c r="E741" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G741" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="H741" s="0" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I741" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="J741" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K741" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L741" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="M741" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N741" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O741" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P741" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="Q741" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R741" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S741" s="0" t="n">
-        <x:v>598874</x:v>
+        <x:v>598872</x:v>
       </x:c>
       <x:c r="T741" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U741" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:21">
       <x:c r="A742" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B742" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C742" s="15" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D742" s="15" t="s"/>
       <x:c r="E742" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F742" s="14" t="s"/>
       <x:c r="G742" s="14" t="s">
         <x:v>667</x:v>
@@ -46089,178 +46092,178 @@
       <x:c r="K746" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L746" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M746" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N746" s="15" t="n">
         <x:v>34040</x:v>
       </x:c>
       <x:c r="O746" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P746" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q746" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R746" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S746" s="14" t="n">
-        <x:v>601169</x:v>
+        <x:v>549121</x:v>
       </x:c>
       <x:c r="T746" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U746" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:21">
       <x:c r="A747" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C747" s="3" t="n">
-        <x:v>38368</x:v>
+        <x:v>38362</x:v>
       </x:c>
       <x:c r="D747" s="3" t="s"/>
       <x:c r="E747" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G747" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="H747" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="I747" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J747" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K747" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L747" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="M747" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N747" s="3" t="n">
-        <x:v>34040</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O747" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P747" s="0" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q747" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R747" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S747" s="0" t="n">
-        <x:v>549121</x:v>
+        <x:v>549141</x:v>
       </x:c>
       <x:c r="T747" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U747" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:21">
       <x:c r="A748" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B748" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C748" s="15" t="n">
-        <x:v>38362</x:v>
+        <x:v>38368</x:v>
       </x:c>
       <x:c r="D748" s="15" t="s"/>
       <x:c r="E748" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F748" s="14" t="s"/>
       <x:c r="G748" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="H748" s="14" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="I748" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="J748" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K748" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L748" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M748" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N748" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34040</x:v>
       </x:c>
       <x:c r="O748" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P748" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q748" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R748" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S748" s="14" t="n">
-        <x:v>549141</x:v>
+        <x:v>601169</x:v>
       </x:c>
       <x:c r="T748" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U748" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:21">
       <x:c r="A749" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C749" s="3" t="n">
         <x:v>38368</x:v>
       </x:c>
       <x:c r="D749" s="3" t="s"/>
       <x:c r="E749" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G749" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="I749" s="4" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="J749" s="0" t="s">
         <x:v>27</x:v>
       </x:c>