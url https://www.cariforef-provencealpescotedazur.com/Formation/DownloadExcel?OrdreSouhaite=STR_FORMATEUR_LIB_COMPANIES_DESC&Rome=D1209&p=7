--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -329,62 +329,62 @@
   <x:si>
     <x:t>Titre professionnel conseiller de vente (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Optivalys Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Optivalys Formations - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
+    <x:t>09/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/29/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Muse</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
@@ -761,65 +761,65 @@
   <x:si>
     <x:t>03/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>First Line Formation</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
+    <x:t>Autre public , Public sans emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Autre public , Public sans emploi , Tout public</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Esid</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>EREA - LEA Louis Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>EREA L Aragon</x:t>
@@ -869,54 +869,54 @@
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Défi 83</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Collège Henri Wallon</x:t>
   </x:si>
   <x:si>
     <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
   </x:si>
@@ -2388,51 +2388,51 @@
       <x:c r="K15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>602691</x:v>
+        <x:v>602696</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>81</x:v>
@@ -2447,51 +2447,51 @@
       <x:c r="K16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>602696</x:v>
+        <x:v>602691</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -4174,51 +4174,51 @@
       <x:c r="M45" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>552000</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
@@ -5393,333 +5393,332 @@
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>601074</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38400</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
-      <x:c r="E67" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>34503</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>546567</x:v>
+        <x:v>633298</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38400</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
-      <x:c r="E68" s="14" t="s"/>
+      <x:c r="E68" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34503</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>633298</x:v>
+        <x:v>546567</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>38400</x:v>
+        <x:v>36005</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34503</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>601089</x:v>
+        <x:v>546535</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>36005</x:v>
+        <x:v>38400</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34503</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>546535</x:v>
+        <x:v>601090</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38400</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34503</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>601090</x:v>
+        <x:v>601089</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
@@ -6445,51 +6444,51 @@
       <x:c r="M84" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>612366</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="F85" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
@@ -6786,51 +6785,51 @@
       <x:c r="L90" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>622632</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
@@ -6902,51 +6901,51 @@
       <x:c r="L92" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>600046</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7046,132 +7045,132 @@
         <x:v>34</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>583316</x:v>
+        <x:v>629933</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>629933</x:v>
+        <x:v>583316</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -8083,160 +8082,159 @@
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>586463</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
-      <x:c r="E113" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>603779</x:v>
+        <x:v>586464</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s"/>
+      <x:c r="E114" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>34502</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>586464</x:v>
+        <x:v>603779</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37098</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>36</x:v>
       </x:c>