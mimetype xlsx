--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -293,140 +293,140 @@
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'immobilier : gestion et développement de patrimoine immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>responsable d'affaires immobilières</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suptertiaire immobilier - campus d'Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sup'tertiaire - Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS professions immobilières</x:t>
   </x:si>
   <x:si>
-    <x:t>Suptertiaire immobilier - campus d'Aix-en-Provence</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel assistant immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Skillence</x:t>
   </x:si>
   <x:si>
     <x:t>75012</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sipca</x:t>
   </x:si>
   <x:si>
     <x:t>80000</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
+    <x:t>06/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
-    <x:t>06/29/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Négociateur immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>Quesacoach</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>Commercialisation immobilière</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS professions immobilières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
@@ -626,62 +626,62 @@
   <x:si>
     <x:t>09/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Négociateur-conseil en patrimoine immobilier et financier spécialisation conseiller en investissement immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Consultant financier et patrimonial spécialisation manager en patrimoine immobilier financier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion portefeuille</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Maestris - Groupe Eductive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Immobilier</x:t>
   </x:si>
   <x:si>
-    <x:t>Maestris - Groupe Eductive</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lycée V Hugo</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Raynouard</x:t>
   </x:si>
   <x:si>
     <x:t>83175</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
@@ -875,62 +875,62 @@
   <x:si>
     <x:t>Institut Libre d'Etudes Commerciales Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS professions immobilières (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable d'affaires en immobilier (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable d'affaires en immobilier (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires en immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>expert en management immobilier</x:t>
@@ -971,56 +971,56 @@
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Négociateur-conseil en patrimoine immobilier et financier spécialisation gestion de patrimoine et immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des actifs et patrimoines immobiliers spécialisation management de l'immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ifte Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Ifte Aix</x:t>
   </x:si>
   <x:si>
+    <x:t>IFC Provence</x:t>
+  </x:si>
+  <x:si>
     <x:t>responsable d'affaires en immobilier</x:t>
   </x:si>
   <x:si>
-    <x:t>IFC Provence</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>IFC Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International - Antenne Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>IDRAC BS</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
@@ -1094,59 +1094,59 @@
   <x:si>
     <x:t>Groupe Ecole Supérieure des Professions Immobilières</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE ESPI</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Ecole Supérieure des Professions Immobilières - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en évaluation et stratégie immobilières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestionnaire d'affaires immobilières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bail immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager en ingénierie de la finance immobilière (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager en aménagement et en promotion immobilière (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aménagement foncier</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager en ingénierie de la finance immobilière (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Responsable d'affaires immobilières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Conseil Assurances Formation - Suptertiaire</x:t>
   </x:si>
   <x:si>
     <x:t>75009</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Conseil Assurances Formation - Suptertiaire - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2027 00:00:00</x:t>
@@ -1232,56 +1232,56 @@
   <x:si>
     <x:t>06/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>gestionnaire d'affaires immobilières</x:t>
   </x:si>
   <x:si>
     <x:t>ESPI</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Espace Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Jeune 16-25 ans , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Jeune 16-25 ans , Salarié , Tout public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ESID - Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Esid</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
     <x:t>Esgcv - Esarc</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>Esgcv - Esarc - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESARC Evolution - ESGVC </x:t>
@@ -1301,65 +1301,65 @@
   <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>En Avant Mauricette - Ecole du Luxe</x:t>
   </x:si>
   <x:si>
     <x:t>69007</x:t>
   </x:si>
   <x:si>
     <x:t>En Avant Mauricette - Ecole du Luxe - Antenne Sainte Maxime</x:t>
   </x:si>
   <x:si>
     <x:t>83120</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-MAXIME</x:t>
   </x:si>
   <x:si>
+    <x:t>Elysées Marbeuf Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chargé de gestion commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Elysées Marbeuf Cannes</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Négociateur-conseil en patrimoine immobilier et financier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole supérieure Campus Eductive Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>consultant financier et patrimonial</x:t>
   </x:si>
   <x:si>
     <x:t>négociateur-conseil en patrimoine immobilier et financier</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Nice</x:t>
@@ -1367,108 +1367,108 @@
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>responsable de projets immobiliers</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Française du Bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/27/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/09/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Diploma Sup - Ensao</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Diploma Sup - Ensao - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Manager immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence pro mention activités juridiques : métiers du droit de l'immobilier (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Licence pro mention activités juridiques : métiers du droit de l'immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 83</x:t>
   </x:si>
   <x:si>
     <x:t>83078</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>Expertise immobilière en valeur vénale</x:t>
   </x:si>
@@ -2744,151 +2744,151 @@
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>603930</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>36073</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>597216</x:v>
+        <x:v>596484</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
-        <x:v>36073</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>596484</x:v>
+        <x:v>597216</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -2949,1059 +2949,1059 @@
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="S16" s="14" t="n">
+        <x:v>624800</x:v>
+      </x:c>
+      <x:c r="T16" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="S16" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T16" s="16" t="s">
+      <x:c r="U16" s="16" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>635964</x:v>
+        <x:v>624804</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="U17" s="4" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="S18" s="14" t="n">
+        <x:v>626303</x:v>
+      </x:c>
+      <x:c r="T18" s="16" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="U18" s="16" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>636123</x:v>
+        <x:v>635964</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>626302</x:v>
+        <x:v>636124</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>638196</x:v>
+        <x:v>636123</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>624803</x:v>
+        <x:v>626302</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>624806</x:v>
+        <x:v>638196</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="S24" s="14" t="n">
+        <x:v>636116</x:v>
+      </x:c>
+      <x:c r="T24" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="S24" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>636116</x:v>
+        <x:v>624803</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>624809</x:v>
+        <x:v>624806</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="S27" s="0" t="n">
+        <x:v>636122</x:v>
+      </x:c>
+      <x:c r="T27" s="4" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="U27" s="4" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="S28" s="14" t="n">
+        <x:v>624809</x:v>
+      </x:c>
+      <x:c r="T28" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="S28" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="S29" s="0" t="n">
+        <x:v>636119</x:v>
+      </x:c>
+      <x:c r="T29" s="4" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="U29" s="4" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>624801</x:v>
+        <x:v>635962</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>624805</x:v>
+        <x:v>636125</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>624807</x:v>
+        <x:v>624801</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>624800</x:v>
+        <x:v>624805</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>624804</x:v>
+        <x:v>624807</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>34686</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4061,51 +4061,51 @@
       <x:c r="J36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>607458</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -4118,51 +4118,51 @@
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>607459</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -4194,51 +4194,51 @@
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>553822</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>50</x:v>
@@ -4593,60 +4593,60 @@
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>556814</x:v>
+        <x:v>609676</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>132</x:v>
@@ -4654,60 +4654,60 @@
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>609676</x:v>
+        <x:v>556814</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -4946,51 +4946,51 @@
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>618333</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
@@ -5035,51 +5035,51 @@
       <x:c r="I53" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>628412</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -5575,224 +5575,224 @@
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>550759</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>35077</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>41003</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>534946</x:v>
+        <x:v>608579</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>36382</x:v>
+        <x:v>35077</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>42154</x:v>
+        <x:v>41003</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>534977</x:v>
+        <x:v>534946</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>36382</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>42154</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>608579</x:v>
+        <x:v>534977</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>51</x:v>
@@ -5805,51 +5805,51 @@
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>597218</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42133</x:v>
@@ -6079,51 +6079,51 @@
       <x:c r="J71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>606952</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -6138,51 +6138,51 @@
       <x:c r="J72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>547442</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -6276,51 +6276,51 @@
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>609590</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42133</x:v>
@@ -6330,51 +6330,51 @@
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>597219</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>51</x:v>
@@ -6807,51 +6807,51 @@
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>556427</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>51</x:v>
@@ -7269,167 +7269,167 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>608657</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>40989</x:v>
+        <x:v>37641</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>35011</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>608658</x:v>
+        <x:v>608612</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>37641</x:v>
+        <x:v>40989</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>35011</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>608612</x:v>
+        <x:v>608658</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>51</x:v>
@@ -7593,51 +7593,51 @@
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>587416</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>51</x:v>
@@ -8104,51 +8104,51 @@
       <x:c r="J106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>607866</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -8164,110 +8164,110 @@
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>545150</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>608086</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
@@ -8280,110 +8280,110 @@
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>556950</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>556951</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
@@ -8396,51 +8396,51 @@
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>608085</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -8457,51 +8457,51 @@
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>549282</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -8517,297 +8517,296 @@
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>600897</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>40660</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s"/>
+      <x:c r="E114" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>588296</x:v>
+        <x:v>614704</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
-      <x:c r="E115" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>614686</x:v>
+        <x:v>588296</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>40660</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>614703</x:v>
+        <x:v>614686</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>40660</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>614704</x:v>
+        <x:v>614703</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s">
         <x:v>262</x:v>
@@ -8835,51 +8834,51 @@
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>549222</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>51</x:v>
@@ -8997,57 +8996,57 @@
       <x:c r="K121" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>602741</x:v>
+        <x:v>549104</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>278</x:v>
@@ -9058,57 +9057,57 @@
       <x:c r="K122" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>549104</x:v>
+        <x:v>602741</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>41117</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -9425,51 +9424,51 @@
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>565854</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42133</x:v>
@@ -9479,108 +9478,108 @@
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>566525</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>597226</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42133</x:v>
@@ -9796,51 +9795,51 @@
       <x:c r="E135" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42154</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>534975</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
@@ -9855,51 +9854,51 @@
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42154</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>534980</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
@@ -10010,51 +10009,51 @@
       <x:c r="T138" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -10286,275 +10285,275 @@
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>534962</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>40174</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>42158</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>589694</x:v>
+        <x:v>550755</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>589696</x:v>
+        <x:v>589694</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>589702</x:v>
+        <x:v>589696</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>35438</x:v>
+        <x:v>40174</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>41014</x:v>
+        <x:v>42158</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>550755</x:v>
+        <x:v>589702</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
@@ -10617,51 +10616,51 @@
       <x:c r="J149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>603475</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -10676,51 +10675,51 @@
       <x:c r="J150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>546963</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -10809,199 +10808,199 @@
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>545032</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>40660</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>592816</x:v>
+        <x:v>597222</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>40660</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>597222</x:v>
+        <x:v>592816</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>597210</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
@@ -11014,68 +11013,68 @@
       <x:c r="J156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>513391</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42133</x:v>
@@ -11376,51 +11375,51 @@
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>609131</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>40660</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
@@ -11601,319 +11600,319 @@
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>602916</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>586227</x:v>
+        <x:v>585318</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>576674</x:v>
+        <x:v>586227</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>569122</x:v>
+        <x:v>576674</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>585326</x:v>
+        <x:v>569122</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>585318</x:v>
+        <x:v>585326</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
@@ -12320,51 +12319,51 @@
       <x:c r="G179" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42154</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>546391</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
@@ -12531,336 +12530,336 @@
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>600264</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>38274</x:v>
+        <x:v>38273</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>12504</x:v>
+        <x:v>13286</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>546393</x:v>
+        <x:v>546395</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>38273</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>13286</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>546395</x:v>
+        <x:v>546390</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>37435</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>13297</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>546390</x:v>
+        <x:v>546392</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>37435</x:v>
+        <x:v>40981</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>13297</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>546392</x:v>
+        <x:v>590303</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>40981</x:v>
+        <x:v>38274</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>12504</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>590303</x:v>
+        <x:v>546393</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>345</x:v>
@@ -12938,51 +12937,51 @@
       <x:c r="M189" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>552658</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
@@ -13170,51 +13169,51 @@
       <x:c r="M193" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>606934</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
@@ -13750,51 +13749,51 @@
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>591159</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>51</x:v>
@@ -13807,51 +13806,51 @@
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>624564</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42133</x:v>
@@ -13861,51 +13860,51 @@
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>620511</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>51</x:v>
@@ -14350,100 +14349,100 @@
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42154</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>634269</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42154</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>630157</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
@@ -14452,100 +14451,100 @@
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>42154</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>630082</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42154</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>634266</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
@@ -14581,168 +14580,167 @@
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>627895</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
-      <x:c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>581733</x:v>
+        <x:v>571272</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>265</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
-      <x:c r="E220" s="14" t="s"/>
+      <x:c r="E220" s="14" t="s">
+        <x:v>82</x:v>
+      </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>571272</x:v>
+        <x:v>581733</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42133</x:v>
@@ -14927,51 +14925,51 @@
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>552312</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42133</x:v>
@@ -15272,51 +15270,51 @@
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>608378</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42133</x:v>
@@ -15440,51 +15438,51 @@
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>560942</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>51</x:v>
@@ -15497,51 +15495,51 @@
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>620512</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>42133</x:v>
@@ -15596,462 +15594,462 @@
       <x:c r="K236" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>608700</x:v>
+        <x:v>608702</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>608703</x:v>
+        <x:v>608701</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>608701</x:v>
+        <x:v>608700</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>608702</x:v>
+        <x:v>608703</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>34465</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>506613</x:v>
+        <x:v>607283</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>413</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>558035</x:v>
+        <x:v>506611</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>34465</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>506611</x:v>
+        <x:v>506613</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>607283</x:v>
+        <x:v>558035</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>197</x:v>
@@ -16059,51 +16057,51 @@
       <x:c r="J244" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>608460</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -16136,51 +16134,51 @@
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>608461</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>51</x:v>
@@ -16304,51 +16302,51 @@
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>592415</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42133</x:v>
@@ -16618,51 +16616,51 @@
       <x:c r="K254" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>629919</x:v>
+        <x:v>590886</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
@@ -16672,279 +16670,279 @@
       <x:c r="K255" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>629920</x:v>
+        <x:v>590888</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>590887</x:v>
+        <x:v>629919</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>609626</x:v>
+        <x:v>629920</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="U257" s="4" t="s">
         <x:v>436</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>590886</x:v>
+        <x:v>590887</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>590888</x:v>
+        <x:v>609626</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
-        <x:v>435</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
@@ -17088,164 +17086,164 @@
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>549381</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>40291</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>13286</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>608010</x:v>
+        <x:v>608046</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>40291</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>13286</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>608046</x:v>
+        <x:v>608010</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>37279</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -17266,51 +17264,51 @@
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>572712</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -17486,51 +17484,51 @@
       <x:c r="J269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>549541</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
@@ -17779,196 +17777,196 @@
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>608428</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>597211</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>41812</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>615949</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>40291</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>13286</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>627871</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
@@ -18218,51 +18216,51 @@
       <x:c r="J282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>554758</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -18461,51 +18459,51 @@
       <x:c r="M286" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>13229</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>576303</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38195</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -18518,51 +18516,51 @@
       <x:c r="M287" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>13229</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>576304</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>40291</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
@@ -18577,102 +18575,102 @@
       <x:c r="M288" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>13286</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>580891</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>599473</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
@@ -18689,51 +18687,51 @@
       <x:c r="J290" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>599470</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>82</x:v>
       </x:c>