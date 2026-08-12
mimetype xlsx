--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -389,59 +389,59 @@
   <x:si>
     <x:t>Stratégie entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la transition énergétique et environnementale</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours management de la chaîne logistique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la qualité, de la performance et du risque</x:t>
   </x:si>
   <x:si>
     <x:t>DU devenir étudiant entrepreneur - Les fondamentaux de l'entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours création d'entreprise</x:t>
   </x:si>
   <x:si>
+    <x:t>DU devenir étudiant entrepreneur - L’accélération du projet entrepreneurial</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat parcours création et reprise d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Transmission entreprise</x:t>
   </x:si>
   <x:si>
-    <x:t>DU devenir étudiant entrepreneur - L’accélération du projet entrepreneurial</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master mention management et administration des entreprises parcours management général</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>13540</x:t>
   </x:si>
   <x:si>
     <x:t>PUYRICARD</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention entrepreneuriat et management de projets Parcours Entrepreneuriat et innovation</x:t>
   </x:si>
   <x:si>
     <x:t>Microéconomie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et administration des entreprises parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours marketing digital, e-business et entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
@@ -2162,68 +2162,68 @@
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité innovation, transformation et entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
     <x:t>11/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme de gestion et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/21/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MSc arts and creative industries management</x:t>
   </x:si>
   <x:si>
     <x:t>Politique culturelle</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/06/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur d'établissement sanitaire, social ou médico-social (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion structure service à la personne</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
@@ -2240,56 +2240,56 @@
   <x:si>
     <x:t>Ecole Entrepreunariale</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité marketing brand management and communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/04/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Faciliter l'Intelligence Collective</x:t>
   </x:si>
   <x:si>
     <x:t>Laboratoire d'Intelligence Collective Artificielle</x:t>
   </x:si>
   <x:si>
     <x:t>LICA</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>Management participatif</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Management et intelligence collective : piloter autrement</x:t>
   </x:si>
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
   </x:si>
   <x:si>
     <x:t>BM Coiffeur (Apprentissage)</x:t>
@@ -2495,56 +2495,56 @@
   <x:si>
     <x:t>LA GARDE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Golfe de St-Tropez</x:t>
   </x:si>
   <x:si>
     <x:t>83580</x:t>
   </x:si>
   <x:si>
     <x:t>GASSIN</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Parc Impérial</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Sacré-Coeur</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence pro mention métiers de l'entrepreneuriat spécialisation manager et développer une TPE/PME (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>classe préparatoire économique et commerciale générale (1re année) histoire, géographie, géopolitique</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence pro mention métiers de l'entrepreneuriat spécialisation manager et développer une TPE/PME (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>classe préparatoire économique et commerciale option technologique (1re année)</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économique et commerciale option technologique (2e année)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Émile Zola</x:t>
   </x:si>
   <x:si>
     <x:t>13181</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée E Zola</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 5</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Esclangon</x:t>
   </x:si>
   <x:si>
     <x:t>04103</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE CEDEX</x:t>
@@ -3428,54 +3428,54 @@
   <x:si>
     <x:t>Responsable en gestion d'activité spécificité finance, comptabilité, gestion d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Réussir l’ouverture de son commerce de proximité</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement d'entreprise et commercial spécificité management et stratégie d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement d'entreprise et commercial spécificité management et business</x:t>
   </x:si>
   <x:si>
+    <x:t>Stimuler la stratégie digitale des entrepreneurs</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager du développement d'entreprise et commercial spécificité management du développement commercial</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Stimuler la stratégie digitale des entrepreneurs</x:t>
   </x:si>
   <x:si>
     <x:t>Weecast - Tuto.com</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise (créer, gérer et développer une activité de bien-être)</x:t>
   </x:si>
   <x:si>
     <x:t>Yoann Fonte</x:t>
   </x:si>
   <x:si>
     <x:t>06370</x:t>
   </x:si>
@@ -5474,147 +5474,146 @@
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>575681</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C27" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="J27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>13260</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>575674</x:v>
+        <x:v>613087</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>108</x:v>
-[...1 lines deleted...]
-      <x:c r="C28" s="15" t="s"/>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C28" s="15" t="n">
+        <x:v>40134</x:v>
+      </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="J28" s="14" t="s"/>
+      <x:c r="J28" s="14" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>613087</x:v>
+        <x:v>575674</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -6204,51 +6203,51 @@
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>592390</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
@@ -10778,164 +10777,164 @@
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>607524</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>42351</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>631120</x:v>
+        <x:v>552704</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>40921</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>552704</x:v>
+        <x:v>631120</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -12357,51 +12356,51 @@
       <x:c r="G145" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>558144</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
@@ -18326,154 +18325,154 @@
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>613319</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>41308</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>624549</x:v>
+        <x:v>624503</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>41308</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>624503</x:v>
+        <x:v>624549</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -20070,51 +20069,51 @@
       <x:c r="G282" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>635891</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
@@ -20127,51 +20126,51 @@
       <x:c r="G283" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>635892</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
@@ -20359,51 +20358,51 @@
       <x:c r="G287" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>635893</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
@@ -23698,109 +23697,114 @@
       <x:c r="K346" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>600231</x:v>
+        <x:v>600230</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>698</x:v>
-[...1 lines deleted...]
-      <x:c r="C347" s="3" t="s"/>
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="C347" s="3" t="n">
+        <x:v>37548</x:v>
+      </x:c>
       <x:c r="D347" s="3" t="s"/>
+      <x:c r="E347" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>529437</x:v>
+        <x:v>600238</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>700</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
@@ -23809,114 +23813,109 @@
       <x:c r="K348" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>600230</x:v>
+        <x:v>600231</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>701</x:v>
+        <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>689</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
-      <x:c r="E349" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>691</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>600238</x:v>
+        <x:v>529437</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>702</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
@@ -23988,51 +23987,51 @@
       <x:c r="M351" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>600232</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>701</x:v>
+        <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>37614</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -24833,77 +24832,77 @@
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>525431</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>610255</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
@@ -25157,435 +25156,434 @@
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>622002</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>698</x:v>
-[...1 lines deleted...]
-      <x:c r="C373" s="3" t="s"/>
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="C373" s="3" t="n">
+        <x:v>37548</x:v>
+      </x:c>
       <x:c r="D373" s="3" t="s"/>
+      <x:c r="E373" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>699</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>610254</x:v>
+        <x:v>558997</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>587</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>715</x:v>
-[...1 lines deleted...]
-      <x:c r="C374" s="15" t="s"/>
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="C374" s="15" t="n">
+        <x:v>37548</x:v>
+      </x:c>
       <x:c r="D374" s="15" t="s"/>
-      <x:c r="E374" s="14" t="s"/>
+      <x:c r="E374" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>236</x:v>
-[...1 lines deleted...]
-      <x:c r="J374" s="14" t="s"/>
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="J374" s="14" t="s">
+        <x:v>84</x:v>
+      </x:c>
       <x:c r="K374" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>598918</x:v>
+        <x:v>559000</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>723</x:v>
+        <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
+      <x:c r="E375" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>477934</x:v>
+        <x:v>553080</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>712</x:v>
+        <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>708</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>477935</x:v>
+        <x:v>610254</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>587</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>714</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
-      <x:c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>691</x:v>
-[...2 lines deleted...]
-        <x:v>84</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>558997</x:v>
+        <x:v>598918</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>550</x:v>
+        <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
-        <x:v>37548</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
-      <x:c r="E378" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>691</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>559000</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>550</x:v>
+        <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
-      <x:c r="E379" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>691</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>553080</x:v>
+        <x:v>477935</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>26</x:v>
@@ -27630,159 +27628,156 @@
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>595097</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
-        <x:v>135</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
-      <x:c r="C420" s="15" t="s"/>
+      <x:c r="C420" s="15" t="n">
+        <x:v>40134</x:v>
+      </x:c>
       <x:c r="D420" s="15" t="s"/>
-      <x:c r="E420" s="14" t="s"/>
+      <x:c r="E420" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>806</x:v>
-[...1 lines deleted...]
-      <x:c r="H420" s="14" t="s"/>
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="H420" s="14" t="s">
+        <x:v>565</x:v>
+      </x:c>
       <x:c r="I420" s="16" t="s">
-        <x:v>807</x:v>
-[...1 lines deleted...]
-      <x:c r="J420" s="14" t="s"/>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="J420" s="14" t="s">
+        <x:v>74</x:v>
+      </x:c>
       <x:c r="K420" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>807</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>780</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>595980</x:v>
+        <x:v>616818</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
-      <x:c r="C421" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
-      <x:c r="E421" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G421" s="0" t="s">
-        <x:v>564</x:v>
-[...2 lines deleted...]
-        <x:v>565</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>278</x:v>
-[...2 lines deleted...]
-        <x:v>74</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
-        <x:v>13260</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>616818</x:v>
+        <x:v>595980</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="C422" s="15" t="s"/>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s"/>
       <x:c r="K422" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
@@ -29926,51 +29921,51 @@
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>595971</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s"/>
       <x:c r="K464" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -30028,51 +30023,51 @@
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>875</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>595052</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s"/>
       <x:c r="K466" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -30130,51 +30125,51 @@
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>595974</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C468" s="15" t="s"/>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s"/>
       <x:c r="K468" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -30313,51 +30308,51 @@
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>592389</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
@@ -32054,51 +32049,51 @@
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>595020</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C505" s="3" t="s"/>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
         <x:v>943</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
@@ -32307,51 +32302,51 @@
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>595014</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C510" s="15" t="s"/>
       <x:c r="D510" s="15" t="s"/>
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s"/>
       <x:c r="K510" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
@@ -34051,54 +34046,54 @@
       <x:c r="I541" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
-        <x:v>995</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>528741</x:v>
+        <x:v>528740</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="C542" s="15" t="s"/>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s">
         <x:v>991</x:v>
       </x:c>
@@ -34106,54 +34101,54 @@
         <x:v>161</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s"/>
       <x:c r="K542" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>528740</x:v>
+        <x:v>528741</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>996</x:v>
       </x:c>
       <x:c r="C543" s="3" t="s"/>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
         <x:v>997</x:v>
       </x:c>
       <x:c r="H543" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>364</x:v>
@@ -37981,221 +37976,217 @@
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>510590</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
-      <x:c r="E611" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G611" s="0" t="s">
-        <x:v>117</x:v>
-[...2 lines deleted...]
-        <x:v>118</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>554876</x:v>
+        <x:v>596722</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>42368</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
-      <x:c r="E612" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
-        <x:v>117</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1079</x:v>
+      </x:c>
+      <x:c r="H612" s="14" t="s"/>
       <x:c r="I612" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>1090</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
-        <x:v>554817</x:v>
+        <x:v>635315</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
-        <x:v>42368</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
+      <x:c r="E613" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G613" s="0" t="s">
-        <x:v>1079</x:v>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H613" s="0" t="s">
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
-        <x:v>1080</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
-        <x:v>1080</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
-        <x:v>1090</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
-        <x:v>635315</x:v>
+        <x:v>554894</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
         <x:v>24</x:v>
@@ -38206,174 +38197,178 @@
       <x:c r="K614" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
-        <x:v>554894</x:v>
+        <x:v>554895</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="E615" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>554895</x:v>
+        <x:v>554817</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
-        <x:v>135</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
-        <x:v>41564</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
-      <x:c r="E616" s="14" t="s"/>
+      <x:c r="E616" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
-        <x:v>1079</x:v>
-[...1 lines deleted...]
-      <x:c r="H616" s="14" t="s"/>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H616" s="14" t="s">
+        <x:v>118</x:v>
+      </x:c>
       <x:c r="I616" s="16" t="s">
-        <x:v>1080</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
-        <x:v>1080</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>596722</x:v>
+        <x:v>554876</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="E617" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -40592,367 +40587,367 @@
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>638206</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
-        <x:v>59</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1119</x:v>
+      </x:c>
+      <x:c r="C657" s="3" t="s"/>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="G657" s="0" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="J657" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>613762</x:v>
+        <x:v>632654</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
-        <x:v>1119</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
-        <x:v>39354</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>635171</x:v>
+        <x:v>578831</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
-        <x:v>511</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>1120</x:v>
-[...1 lines deleted...]
-      <x:c r="C659" s="3" t="s"/>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C659" s="3" t="n">
+        <x:v>38575</x:v>
+      </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
+      <x:c r="J659" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
-        <x:v>587504</x:v>
+        <x:v>578853</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>1113</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>1114</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
-        <x:v>1120</x:v>
-[...1 lines deleted...]
-      <x:c r="C660" s="15" t="s"/>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C660" s="15" t="n">
+        <x:v>38575</x:v>
+      </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="J660" s="14" t="s"/>
+      <x:c r="J660" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>632654</x:v>
+        <x:v>613762</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>511</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1120</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
-        <x:v>37865</x:v>
+        <x:v>39354</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="G661" s="0" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>578831</x:v>
+        <x:v>635171</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>1110</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
-        <x:v>59</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1119</x:v>
+      </x:c>
+      <x:c r="C662" s="15" t="s"/>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="J662" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J662" s="14" t="s"/>
       <x:c r="K662" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>1098</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
-        <x:v>578853</x:v>
+        <x:v>587504</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
-        <x:v>1110</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>1114</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="C663" s="3" t="s"/>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>196</x:v>