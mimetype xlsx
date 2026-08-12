--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -407,135 +407,135 @@
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
+    <x:t>CAP Maçon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Alpes Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEVONS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Escalier sur voûte sarrasine</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
   </x:si>
   <x:si>
     <x:t>CFRPA</x:t>
   </x:si>
   <x:si>
     <x:t>Escalier maçonnerie</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP maçon</x:t>
   </x:si>
   <x:si>
     <x:t>EREA de Haute Provence</x:t>
   </x:si>
   <x:si>
     <x:t>04200</x:t>
   </x:si>
   <x:si>
     <x:t>EREA Castel Bevons</x:t>
   </x:si>
   <x:si>
-    <x:t>BEVONS</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>EREA - LEA Louis Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>EREA L Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>EREA LEA Paul Vincensini</x:t>
   </x:si>
   <x:si>
     <x:t>84964</x:t>
   </x:si>
   <x:si>
     <x:t>EREA P Vincensini</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Fédération des Compagnons du Tour de France Région Sud - Fédération Régionale Compagnonnique des Métiers du Bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Découverte des métiers de la construction et des travaux publics</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
@@ -2437,156 +2437,156 @@
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>603141</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>38303</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>548400</x:v>
+        <x:v>603135</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>603135</x:v>
+        <x:v>548400</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -3077,99 +3077,99 @@
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>603278</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>548274</x:v>
+        <x:v>603346</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -3190,331 +3190,331 @@
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>548261</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>603346</x:v>
+        <x:v>603324</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>38303</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>603324</x:v>
+        <x:v>603340</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>40335</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22395</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>603340</x:v>
+        <x:v>603331</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>40335</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>22395</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>603331</x:v>
+        <x:v>548274</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>604054</x:v>
+        <x:v>548355</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -3524,116 +3524,116 @@
       <x:c r="K41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>604060</x:v>
+        <x:v>604054</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
-        <x:v>38303</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>548355</x:v>
+        <x:v>604060</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -4064,161 +4064,161 @@
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>603974</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>600510</x:v>
+        <x:v>547106</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>547106</x:v>
+        <x:v>600510</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -4242,222 +4242,222 @@
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>604749</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>38303</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>604711</x:v>
+        <x:v>604750</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>552811</x:v>
+        <x:v>604711</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>604750</x:v>
+        <x:v>552811</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38303</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -4487,161 +4487,161 @@
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>552789</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>552873</x:v>
+        <x:v>604261</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>604261</x:v>
+        <x:v>552873</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>106</x:v>
@@ -4668,669 +4668,663 @@
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>604262</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C61" s="3" t="s"/>
+      <x:c r="C61" s="3" t="n">
+        <x:v>35715</x:v>
+      </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="H61" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J61" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>22306</x:v>
+        <x:v>22334</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>614828</x:v>
+        <x:v>493643</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>118</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>119</x:v>
-[...1 lines deleted...]
-      <x:c r="H62" s="14" t="s"/>
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>120</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>22334</x:v>
+        <x:v>22306</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="R62" s="14" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="S62" s="14" t="n">
+        <x:v>614828</x:v>
+      </x:c>
+      <x:c r="T62" s="16" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="U62" s="16" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="I63" s="4" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>596293</x:v>
+        <x:v>596295</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="R64" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="R64" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>596296</x:v>
+        <x:v>596293</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>38303</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
-      <x:c r="E65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="R65" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="R65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>599845</x:v>
+        <x:v>596296</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>548884</x:v>
+        <x:v>599845</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>628084</x:v>
+        <x:v>548884</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>38303</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>499405</x:v>
+        <x:v>628084</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>499411</x:v>
+        <x:v>499405</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>38303</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>548868</x:v>
+        <x:v>499411</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>35715</x:v>
+        <x:v>38303</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>548804</x:v>
+        <x:v>548868</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>26</x:v>
@@ -5338,708 +5332,712 @@
       <x:c r="J72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>498515</x:v>
+        <x:v>548804</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>454937</x:v>
+        <x:v>498515</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="R74" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="R74" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>498516</x:v>
+        <x:v>454937</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>454938</x:v>
+        <x:v>498516</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>548805</x:v>
+        <x:v>454938</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>41830</x:v>
+        <x:v>35715</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>609391</x:v>
+        <x:v>548805</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>35715</x:v>
+        <x:v>41830</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
-      <x:c r="E78" s="14" t="s"/>
+      <x:c r="E78" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>140</x:v>
-[...1 lines deleted...]
-      <x:c r="H78" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>493640</x:v>
+        <x:v>609391</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>493643</x:v>
+        <x:v>493640</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>626794</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>547601</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>543661</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>543662</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
@@ -6294,51 +6292,51 @@
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>498518</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>22334</x:v>
@@ -6348,51 +6346,51 @@
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>596290</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
@@ -6405,51 +6403,51 @@
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>596292</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22334</x:v>
@@ -6459,51 +6457,51 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>596297</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
@@ -6526,51 +6524,51 @@
       <x:c r="S92" s="14" t="n">
         <x:v>596298</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -6584,99 +6582,99 @@
         <x:v>626791</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>35715</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>22334</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>547602</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22334</x:v>
@@ -6686,51 +6684,51 @@
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>596300</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>30</x:v>
@@ -6743,51 +6741,51 @@
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>596291</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>41830</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>22334</x:v>