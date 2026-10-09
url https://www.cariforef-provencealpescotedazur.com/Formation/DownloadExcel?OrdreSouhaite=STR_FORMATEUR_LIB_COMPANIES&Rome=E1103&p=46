--- v1 (2026-10-09)
+++ v2 (2026-10-09)
@@ -428,77 +428,77 @@
   <x:si>
     <x:t>Licence mention lettres parcours lettres et livre</x:t>
   </x:si>
   <x:si>
     <x:t>Littérature</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention lettres parcours lettres et écriture</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention lettres parcours lettres modernes</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours japonais</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours coréen</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention philosophie parcours philosophie pratique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention création littéraire parcours écopoétique et création</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention lettres parcours monde du livre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours arabe</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - allemand</x:t>
   </x:si>
   <x:si>
     <x:t>Langues</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention langues étrangères appliquées parcours PME-Export</x:t>
   </x:si>
   <x:si>
     <x:t>Économie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention histoire parcours La Méditerranée, l'Europe et le monde (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
-    <x:t>09/14/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Master mention histoire parcours archives, bibliothèques, humanités numériques (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention histoire parcours pouvoirs, savoirs, genre (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales parcours anglais</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales (préparation également possible par Bloc(s) de compétences) parcours bilangue : turc-arabe</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention histoire parcours Afrique, Monde arabe, Mondes musulmans (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues étrangères appliquées parcours anglais - espagnol</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours business développement et management de la relation client (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
@@ -587,71 +587,71 @@
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation expert en animation 3D (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation directeur créatif : producteur jeu vidéo &amp; Game Design (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation Product Designer UX-UI (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projets marketing digital spécialisation création digitale et design d'interface avec IA (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert en création digitale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en création digitale spécialisation directeur créatif : Game &amp; Tech Art (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en création digitale spécialisation directeur artistique avec IA : Brand design et Motion Design (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en création digitale spécialisation technologies et expériences immersives (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en création digitale spécialisation directeur créatif : 3D Artist &amp; Simulation (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Expert en création digitale spécialisation directeur créatif : Game &amp; Tech Art (Apprentissage)</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Manager de la communication et du marketing digital spécialisation communication digitale &amp; Brand Strategy (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing stratégique</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication et du marketing digital spécialisation Content Marketing &amp; Brand Entertainement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication et du marketing digital spécialisation Social Media, marketing d'influence et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>manager de la communication et du marketing digital</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en création digitale spécialisation directeur artistique : Brand design &amp; Motion Design (Apprentissage)</x:t>
@@ -704,74 +704,74 @@
   <x:si>
     <x:t>master mention lettres</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention humanités</x:t>
   </x:si>
   <x:si>
     <x:t>Science politique</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention langues, littératures et civilisations étrangères et régionales</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention lettres</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention philosophie</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours création numérique</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>licence mention sciences du langage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Linguistique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention information, communication</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention mode</x:t>
   </x:si>
   <x:si>
     <x:t>Création textile</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>master mention traduction et interprétation</x:t>
   </x:si>
   <x:si>
     <x:t>Traduction</x:t>
   </x:si>
   <x:si>
-    <x:t>licence mention sciences du langage</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Prise de parole en public</x:t>
   </x:si>
   <x:si>
     <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AEFE</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alpes Développement Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADF</x:t>
@@ -1010,59 +1010,59 @@
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Développer son image en tant qu'artiste - Personal Branding</x:t>
   </x:si>
   <x:si>
     <x:t>Capcom'Art</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Communication visuelle et numérique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Gérer vos réseaux sociaux comme un pro</x:t>
   </x:si>
   <x:si>
-    <x:t>Communication visuelle et numérique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projets marketing communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle Vincent de Paul - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication et du marketing digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
@@ -1643,59 +1643,59 @@
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion communication crise</x:t>
   </x:si>
   <x:si>
     <x:t>Efap Rhône Alpes - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Efap Rhône Alpes - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Amélioration de l'image de soi, de la confiance en soi et de l'estime de soi (développement personnel)</x:t>
   </x:si>
   <x:si>
     <x:t>Elise Pépin -</x:t>
   </x:si>
   <x:si>
     <x:t>Valorisation image de soi</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/16/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/16/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>12/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor luxe international</x:t>
   </x:si>
   <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>manager du marketing et de la communication</x:t>
   </x:si>
   <x:si>
     <x:t>EMD École de management</x:t>
   </x:si>
   <x:si>
     <x:t>EMD Ecole de management</x:t>
@@ -1943,122 +1943,122 @@
   <x:si>
     <x:t>Responsable communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Communication événementielle</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable marketing digital stratégique et opérationnel</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur artistique multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chef de projet digital</x:t>
   </x:si>
   <x:si>
     <x:t>Informatique - Systèmes d’information et numérique</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable communication</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Graphiste multimédia (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Graphiste multimédia</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en stratégie et transformation digitale</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel graphiste bloc de compétences 1 Concevoir et réaliser des compositions graphiques</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de projet évènementiel</x:t>
   </x:si>
   <x:si>
     <x:t>02/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable marketing digital stratégique et opérationnel (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable marketing digital stratégique et opérationnel (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
@@ -2237,110 +2237,110 @@
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Formation Perrimond</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BUSINESS SCHOOL</x:t>
   </x:si>
   <x:si>
     <x:t>75015</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'études supérieures en gestion (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Cadreur - monteur - vidéaste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut des Métiers de la Communication et de l'Audiovisuel de Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMCA PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Demandeur d'emploi , Handicapé , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage audiovisuel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cadreur - monteur - vidéaste BC02 Assurer le tournage d’un projet audiovisuel</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut des Métiers de la Communication et de l'Audiovisuel de Provence</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>12/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Cadreur - monteur - vidéaste</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Cadreur - monteur - vidéaste BC03 Réaliser le montage d’un projet audiovisuel et livrer le film</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public de la formation initiale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Bénévole , Demandeur d'emploi , Femme , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>Artisan , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Bénévole , Demandeur d'emploi , Femme , Salarié , Tout public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des stratégies marketing et communication (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de communication spécialisation digital et évènementiel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
@@ -2621,56 +2621,56 @@
   <x:si>
     <x:t>12/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Est-Sud</x:t>
   </x:si>
   <x:si>
     <x:t>75016</x:t>
   </x:si>
   <x:si>
     <x:t>Mediaschool Est-Sud - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de développement marketing et communication</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable projet communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable projet communication (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>Directeur artistique de projets en communication visuelle (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable projet communication</x:t>
   </x:si>
   <x:si>
-    <x:t>Directeur artistique de projets en communication visuelle (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Mediaschool Est-Sud - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en prévention des risques et en gestion des crises dans l'industrie (MS)</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Mines Paris - PSL - Campus de Sophia-Antipolis </x:t>
   </x:si>
   <x:si>
     <x:t>06904</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>motion designer</x:t>
   </x:si>
   <x:si>
     <x:t>MJM Graphic Design</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de création en design graphique</x:t>
   </x:si>
   <x:si>
     <x:t>Mjm Graphic Design Marseille</x:t>
@@ -3080,104 +3080,104 @@
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention humanités et industries créatives</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>master mention humanités et industries créatives</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité information-communication parcours communication des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention sciences et humanités</x:t>
   </x:si>
   <x:si>
     <x:t>Développement local</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention information et médiation scientifique et technique parcours journalisme environnemental et de la transition</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention lettres</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention sciences et humanités parcours environnement</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention lettres</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours business international : achat et vente</x:t>
   </x:si>
   <x:si>
     <x:t>Achat</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours marketing et management du point de vente</x:t>
   </x:si>
   <x:si>
+    <x:t>13397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 20</x:t>
+  </x:si>
+  <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
-    <x:t>13397</x:t>
-[...2 lines deleted...]
-    <x:t>MARSEILLE CEDEX 20</x:t>
+    <x:t>BUT spécialité information-communication parcours métiers du livre et du patrimoine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Muséologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention épistémologie, histoire des sciences et des techniques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Histoire sciences et techniques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE (EC JOURNALISME COM AMU UNIVERSITE AIX MARSEILLE)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
-    <x:t>BUT spécialité information-communication parcours métiers du livre et du patrimoine</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours stratégie de communication numérique et design d'expérience</x:t>
   </x:si>
   <x:si>
     <x:t>master mention arts, lettres et civilisations</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention communication et valorisation de la création artistique</x:t>
   </x:si>
   <x:si>
     <x:t>Art</x:t>
   </x:si>
   <x:si>
     <x:t>master mention lettres et humanités</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention métiers du tourisme : communication et valorisation des territoires</x:t>
   </x:si>
   <x:si>
     <x:t>Économie tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention langues, littératures et civilisations étrangères et régionales</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
@@ -3260,54 +3260,54 @@
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale spécificité marketing communication et IA</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC01 Concevoir une campagne webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC02 Produire et gérer des contenus digitaux vecteurs d’engagement et responsables</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC 4 Piloter un projet webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale BC03 Développer la visibilité, l’audience et la réputation digitales</x:t>
   </x:si>
   <x:si>
     <x:t>S’exprimer avec efficacité, en face à face et en public</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale specificité Chef de projet digital et IA</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de projets image et communication BC01 Elaborer une stratégie d'image et de communication</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable de projet webmarketing et communication digitale</x:t>
+  </x:si>
+  <x:si>
     <x:t>Responsable de projet webmarketing et communication digitale specificité Web designer / UX designer</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Responsable de projet webmarketing et communication digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Word Workflow documentaire avec Teams et SharePoint</x:t>
   </x:si>
   <x:si>
     <x:t>Vivaneo</x:t>
   </x:si>
   <x:si>
     <x:t>Logiciel Word</x:t>
   </x:si>
   <x:si>
     <x:t>12/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing Digital en ligne</x:t>
   </x:si>
   <x:si>
     <x:t>Weecast - Tuto.com</x:t>
   </x:si>
@@ -5537,391 +5537,391 @@
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>635166</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>39173</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>15254</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>636179</x:v>
+        <x:v>639490</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>39263</x:v>
+        <x:v>39494</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>640823</x:v>
+        <x:v>633672</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>40794</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H33" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>584136</x:v>
+        <x:v>632467</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>40114</x:v>
+        <x:v>39173</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>15254</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>639490</x:v>
+        <x:v>636179</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>39494</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>633672</x:v>
+        <x:v>640823</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>40120</x:v>
+        <x:v>40794</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>632467</x:v>
+        <x:v>584136</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>40794</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -6207,51 +6207,51 @@
       <x:c r="G42" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>640074</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
@@ -7420,111 +7420,108 @@
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>632619</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
-      <x:c r="E63" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>549746</x:v>
+        <x:v>537296</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -7536,100 +7533,103 @@
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>549747</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
+      <x:c r="E65" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>537296</x:v>
+        <x:v>604989</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
@@ -7638,51 +7638,51 @@
       <x:c r="K66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>604989</x:v>
+        <x:v>604996</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -7695,57 +7695,57 @@
       <x:c r="K67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>604996</x:v>
+        <x:v>549746</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>41981</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
@@ -8254,51 +8254,51 @@
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>592052</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
@@ -8587,51 +8587,51 @@
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>592070</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
@@ -8949,256 +8949,256 @@
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>596790</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>39198</x:v>
+        <x:v>38692</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>21627</x:v>
+        <x:v>14272</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>592128</x:v>
+        <x:v>591903</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>39280</x:v>
+        <x:v>38208</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>15231</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>592088</x:v>
+        <x:v>597259</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>38692</x:v>
+        <x:v>39198</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>14272</x:v>
+        <x:v>21627</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>591903</x:v>
+        <x:v>592128</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>38208</x:v>
+        <x:v>39280</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>15231</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>597259</x:v>
+        <x:v>592088</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
@@ -10383,66 +10383,66 @@
         <x:v>39280</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>15231</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>642007</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38204</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -10494,51 +10494,51 @@
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>592054</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
@@ -10631,265 +10631,265 @@
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>597428</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>38183</x:v>
+        <x:v>39280</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>13027</x:v>
+        <x:v>15231</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>597418</x:v>
+        <x:v>592087</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>38204</x:v>
+        <x:v>38183</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>13027</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>633476</x:v>
+        <x:v>597418</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>39263</x:v>
+        <x:v>38204</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>642709</x:v>
+        <x:v>633476</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>39280</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>15231</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>592087</x:v>
+        <x:v>642709</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
@@ -11585,118 +11585,118 @@
       <x:c r="B136" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>46347</x:v>
+        <x:v>46301</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>616255</x:v>
+        <x:v>588196</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>46301</x:v>
+        <x:v>46347</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>588196</x:v>
+        <x:v>616255</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>317</x:v>
@@ -12476,51 +12476,51 @@
       <x:c r="L151" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>621351</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
@@ -12764,51 +12764,51 @@
       <x:c r="L156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>608306</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
@@ -13333,51 +13333,51 @@
       <x:c r="L166" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>608876</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
@@ -13904,51 +13904,51 @@
       <x:c r="L176" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>601680</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
@@ -13961,51 +13961,51 @@
       <x:c r="L177" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>601681</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
@@ -18194,205 +18194,205 @@
       <x:c r="K252" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>15079</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>613280</x:v>
+        <x:v>588289</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>15079</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>588289</x:v>
+        <x:v>613280</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>526</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>15079</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>598364</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>15079</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>613281</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
@@ -18793,159 +18793,159 @@
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>608693</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>37198</x:v>
+        <x:v>37766</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>34074</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>556199</x:v>
+        <x:v>556209</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>37766</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>46311</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>556209</x:v>
+        <x:v>556199</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
@@ -19572,60 +19572,60 @@
       <x:c r="J277" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>552301</x:v>
+        <x:v>605199</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
@@ -19634,164 +19634,165 @@
       <x:c r="K278" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>605198</x:v>
+        <x:v>552301</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
+      <x:c r="E279" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G279" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>563</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>596868</x:v>
+        <x:v>605198</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
-      <x:c r="E280" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>605199</x:v>
+        <x:v>596868</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
@@ -20620,51 +20621,51 @@
       <x:c r="L296" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>601549</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -20736,51 +20737,51 @@
       <x:c r="L298" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>601588</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G299" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -21025,51 +21026,51 @@
       <x:c r="L303" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>46354</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>601589</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
@@ -21084,51 +21085,51 @@
       <x:c r="L304" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>601550</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -21484,51 +21485,51 @@
       <x:c r="L311" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>601426</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>39741</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -22764,151 +22765,151 @@
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>621070</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>623</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
-        <x:v>38018</x:v>
+        <x:v>39249</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>46340</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>579002</x:v>
+        <x:v>638811</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
-        <x:v>39249</x:v>
+        <x:v>38018</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>46340</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>638811</x:v>
+        <x:v>579002</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>40237</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
@@ -23096,51 +23097,51 @@
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>584313</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>79</x:v>
@@ -23184,77 +23185,77 @@
       <x:c r="E341" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>608948</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>79</x:v>
@@ -23432,51 +23433,51 @@
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>541167</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>79</x:v>
@@ -23486,270 +23487,270 @@
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>567929</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
-        <x:v>39532</x:v>
+        <x:v>40882</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
+      <x:c r="E347" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
-        <x:v>46003</x:v>
+        <x:v>31090</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>616981</x:v>
+        <x:v>609136</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>645</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>646</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
-        <x:v>39249</x:v>
+        <x:v>40870</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
-      <x:c r="E348" s="14" t="s"/>
+      <x:c r="E348" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
-        <x:v>46340</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>574458</x:v>
+        <x:v>609144</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>573</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>395</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
-        <x:v>40882</x:v>
+        <x:v>39532</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
-      <x:c r="E349" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
-        <x:v>31090</x:v>
+        <x:v>46003</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>609136</x:v>
+        <x:v>616981</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
-        <x:v>40870</x:v>
+        <x:v>39249</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
-      <x:c r="E350" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>46340</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>609144</x:v>
+        <x:v>574458</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
@@ -23830,51 +23831,51 @@
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>627665</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>46340</x:v>
@@ -24772,51 +24773,51 @@
       <x:c r="M369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>534986</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
@@ -25063,51 +25064,51 @@
       <x:c r="M374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>550937</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -25120,51 +25121,51 @@
       <x:c r="M375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>535007</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
@@ -25179,51 +25180,51 @@
       <x:c r="M376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>550939</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -25295,51 +25296,51 @@
       <x:c r="M378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>535001</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -25352,51 +25353,51 @@
       <x:c r="M379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>535011</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>39605</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
@@ -25468,51 +25469,51 @@
       <x:c r="M381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>550943</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
@@ -25643,51 +25644,51 @@
       <x:c r="M384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>550941</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -25816,51 +25817,51 @@
       <x:c r="M387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>534998</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
@@ -25875,51 +25876,51 @@
       <x:c r="M388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>535003</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -25932,51 +25933,51 @@
       <x:c r="M389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>535005</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
@@ -27002,486 +27003,486 @@
       <x:c r="A408" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="I408" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>610950</x:v>
+        <x:v>643481</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="H409" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>643481</x:v>
+        <x:v>610950</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>731</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="I410" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>612447</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="H411" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>637123</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>728</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="I412" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>616988</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="H413" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>643480</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>737</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>728</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>643478</x:v>
+        <x:v>637127</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>739</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>740</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>732</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>41667</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>46269</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>726</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>637127</x:v>
+        <x:v>643478</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="I416" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
@@ -27671,51 +27672,51 @@
       <x:c r="L419" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>588298</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
@@ -30415,51 +30416,51 @@
       <x:c r="L466" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>608857</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>782</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -31056,157 +31057,155 @@
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>556419</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
-        <x:v>184</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
-      <x:c r="E478" s="14" t="s"/>
+      <x:c r="E478" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>795</x:v>
-[...1 lines deleted...]
-      <x:c r="H478" s="14" t="s"/>
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="H478" s="14" t="s">
+        <x:v>794</x:v>
+      </x:c>
       <x:c r="I478" s="16" t="s">
-        <x:v>796</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>796</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>797</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>596884</x:v>
+        <x:v>605987</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
-      <x:c r="E479" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G479" s="0" t="s">
-        <x:v>793</x:v>
-[...2 lines deleted...]
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>605987</x:v>
+        <x:v>596884</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>793</x:v>
@@ -31463,51 +31462,51 @@
       <x:c r="M484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>535009</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="E485" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G485" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
@@ -32500,51 +32499,51 @@
       <x:c r="M502" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>535013</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>37816</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="E503" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -32557,51 +32556,51 @@
       <x:c r="M503" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>31090</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>534878</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>828</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>37816</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
@@ -32732,51 +32731,51 @@
       <x:c r="M506" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>550944</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38421</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -33080,51 +33079,51 @@
       <x:c r="M512" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>550933</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>36982</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -33137,51 +33136,51 @@
       <x:c r="M513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>550935</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -33968,167 +33967,168 @@
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
         <x:v>599369</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
-        <x:v>38125</x:v>
+        <x:v>39251</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
+      <x:c r="E529" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
-        <x:v>46311</x:v>
+        <x:v>45027</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
-        <x:v>542</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>599365</x:v>
+        <x:v>614353</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
-        <x:v>39251</x:v>
+        <x:v>38125</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
-      <x:c r="E530" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
-        <x:v>45027</x:v>
+        <x:v>46311</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>614353</x:v>
+        <x:v>599365</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
-        <x:v>846</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
-        <x:v>851</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>39251</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="E531" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>843</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>27</x:v>
@@ -34863,94 +34863,94 @@
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>550545</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
-        <x:v>40843</x:v>
+        <x:v>37198</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
-        <x:v>44527</x:v>
+        <x:v>34074</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>642981</x:v>
+        <x:v>602002</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>40843</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>881</x:v>
@@ -34965,114 +34965,114 @@
       <x:c r="K546" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>44527</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>642982</x:v>
+        <x:v>642981</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>360</x:v>
+        <x:v>745</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
-        <x:v>37198</x:v>
+        <x:v>40843</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
-        <x:v>34074</x:v>
+        <x:v>44527</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>602002</x:v>
+        <x:v>642982</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>745</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>40377</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
@@ -35533,179 +35533,179 @@
       <x:c r="G556" s="14" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="I556" s="16" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>584951</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="H557" s="0" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>627728</x:v>
+        <x:v>627729</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>902</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
-        <x:v>665</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
-        <x:v>747</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>38504</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="I558" s="16" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>627729</x:v>
+        <x:v>627728</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>902</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="C559" s="3" t="s"/>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="H559" s="0" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>896</x:v>
@@ -35786,82 +35786,82 @@
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>615690</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>908</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>38018</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="H561" s="0" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>578602</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
@@ -35992,51 +35992,51 @@
       <x:c r="G564" s="14" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s">
         <x:v>895</x:v>
       </x:c>
       <x:c r="I564" s="16" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
         <x:v>615683</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
@@ -36061,51 +36061,51 @@
       <x:c r="L565" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
         <x:v>547192</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C566" s="15" t="s"/>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s"/>
       <x:c r="K566" s="14" t="s">
@@ -36343,51 +36343,51 @@
       <x:c r="L570" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>601660</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
@@ -36400,51 +36400,51 @@
       <x:c r="L571" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>601661</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>37662</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
@@ -36459,51 +36459,51 @@
       <x:c r="L572" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>554130</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="G573" s="0" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -36572,51 +36572,51 @@
       <x:c r="L574" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>46003</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
         <x:v>605574</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>922</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>39532</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="E575" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
         <x:v>920</x:v>
       </x:c>
@@ -36838,51 +36838,51 @@
       <x:c r="E579" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>602176</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>931</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
@@ -36897,51 +36897,51 @@
       </x:c>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
         <x:v>547284</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
         <x:v>933</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
@@ -37110,156 +37110,156 @@
         <x:v>935</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s"/>
       <x:c r="K584" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>637846</x:v>
+        <x:v>637836</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C585" s="3" t="s"/>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="G585" s="0" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
-        <x:v>637836</x:v>
+        <x:v>637838</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
         <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C586" s="15" t="s"/>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s"/>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s"/>
       <x:c r="K586" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
-        <x:v>637838</x:v>
+        <x:v>637846</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
         <x:v>936</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>37198</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="E587" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
         <x:v>937</x:v>
       </x:c>
@@ -37920,51 +37920,51 @@
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>549710</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
         <x:v>942</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C599" s="3" t="n">
         <x:v>39092</x:v>
       </x:c>
       <x:c r="D599" s="3" t="s"/>
       <x:c r="E599" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>27</x:v>
@@ -39159,51 +39159,51 @@
       </x:c>
       <x:c r="P620" s="14" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="Q620" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R620" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S620" s="14" t="n">
         <x:v>549023</x:v>
       </x:c>
       <x:c r="T620" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U620" s="16" t="s">
         <x:v>983</x:v>
       </x:c>
     </x:row>
     <x:row r="621" spans="1:21">
       <x:c r="A621" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B621" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C621" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D621" s="3" t="s"/>
       <x:c r="G621" s="0" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="I621" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="J621" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K621" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L621" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M621" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N621" s="3" t="n">
         <x:v>46340</x:v>
@@ -39272,51 +39272,51 @@
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>601938</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>861</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
         <x:v>46340</x:v>
@@ -39326,51 +39326,51 @@
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
         <x:v>545462</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s"/>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s"/>
       <x:c r="I624" s="16" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
         <x:v>40</x:v>
@@ -40214,51 +40214,51 @@
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>592069</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
@@ -40357,51 +40357,51 @@
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>603413</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>40</x:v>
@@ -40414,51 +40414,51 @@
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>597258</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
         <x:v>38208</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>46354</x:v>
@@ -40993,216 +40993,220 @@
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>603434</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
-        <x:v>39697</x:v>
+        <x:v>38209</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="G653" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
+      <x:c r="H653" s="0" t="s">
+        <x:v>997</x:v>
+      </x:c>
       <x:c r="I653" s="4" t="s">
-        <x:v>989</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
-        <x:v>13054</x:v>
+        <x:v>33020</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
-        <x:v>989</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
-        <x:v>592200</x:v>
+        <x:v>581875</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
-        <x:v>1002</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
-        <x:v>38209</x:v>
+        <x:v>39697</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
-      <x:c r="H654" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
-        <x:v>995</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
-        <x:v>33020</x:v>
+        <x:v>13054</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
-        <x:v>995</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
-        <x:v>581875</x:v>
+        <x:v>592200</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
-        <x:v>39480</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
+      <x:c r="E655" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G655" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H655" s="0" t="s">
-        <x:v>997</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
-        <x:v>995</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
-        <x:v>12523</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
-        <x:v>599860</x:v>
+        <x:v>554894</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I656" s="16" t="s">
         <x:v>137</x:v>
@@ -41213,54 +41217,54 @@
       <x:c r="K656" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
-        <x:v>554888</x:v>
+        <x:v>603433</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>35357</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="E657" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H657" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
@@ -41273,352 +41277,351 @@
       <x:c r="K657" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>34037</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>603433</x:v>
+        <x:v>554888</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
-        <x:v>1004</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
-        <x:v>39494</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
-      <x:c r="E658" s="14" t="s"/>
+      <x:c r="E658" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
-        <x:v>988</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s">
-        <x:v>997</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I658" s="16" t="s">
-        <x:v>995</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>635047</x:v>
+        <x:v>603436</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
-        <x:v>41621</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
+      <x:c r="E659" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G659" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H659" s="0" t="s">
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
-        <x:v>989</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
-        <x:v>34037</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
-        <x:v>989</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
-        <x:v>596755</x:v>
+        <x:v>603437</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>39494</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
-      <x:c r="E660" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="I660" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
-        <x:v>992</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>554894</x:v>
+        <x:v>635047</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>39480</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
-      <x:c r="E661" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G661" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="H661" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>12523</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
         <x:v>995</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
-        <x:v>992</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>603436</x:v>
+        <x:v>599860</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>41621</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
-      <x:c r="E662" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E662" s="14" t="s"/>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
-        <x:v>135</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>988</x:v>
+      </x:c>
+      <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
-        <x:v>995</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
-        <x:v>603437</x:v>
+        <x:v>596755</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>1005</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>41622</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="G663" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
@@ -41778,51 +41781,51 @@
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>994</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>592055</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
@@ -41969,265 +41972,265 @@
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
         <x:v>596765</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
-        <x:v>38209</x:v>
+        <x:v>41621</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s"/>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
-        <x:v>33020</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
-        <x:v>1009</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
-        <x:v>1010</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
-        <x:v>597251</x:v>
+        <x:v>596756</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
-        <x:v>41621</x:v>
+        <x:v>41623</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="G671" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
-        <x:v>34037</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
-        <x:v>809</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
-        <x:v>596756</x:v>
+        <x:v>596760</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s"/>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>33020</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
-        <x:v>1011</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
-        <x:v>1012</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
         <x:v>597252</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
-        <x:v>41623</x:v>
+        <x:v>38209</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="G673" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>33020</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>1011</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>1012</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
-        <x:v>596760</x:v>
+        <x:v>597251</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
         <x:v>38209</x:v>
       </x:c>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s"/>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s"/>
       <x:c r="I674" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -42359,1147 +42362,1147 @@
       </x:c>
       <x:c r="P676" s="14" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="Q676" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
         <x:v>596757</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>1013</x:v>
       </x:c>
       <x:c r="C677" s="3" t="n">
-        <x:v>40114</x:v>
+        <x:v>41541</x:v>
       </x:c>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="G677" s="0" t="s">
-        <x:v>985</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
-        <x:v>986</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J677" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>14217</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>1014</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
-        <x:v>613</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
-        <x:v>592378</x:v>
+        <x:v>632400</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
-        <x:v>1014</x:v>
+        <x:v>1015</x:v>
       </x:c>
       <x:c r="C678" s="15" t="n">
-        <x:v>41541</x:v>
+        <x:v>40617</x:v>
       </x:c>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s"/>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K678" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L678" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N678" s="15" t="n">
-        <x:v>14217</x:v>
+        <x:v>14229</x:v>
       </x:c>
       <x:c r="O678" s="14" t="s">
-        <x:v>1015</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="P678" s="14" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="Q678" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R678" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
-        <x:v>632400</x:v>
+        <x:v>592571</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C679" s="3" t="n">
-        <x:v>40617</x:v>
+        <x:v>41621</x:v>
       </x:c>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="G679" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="I679" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J679" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K679" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
-        <x:v>14229</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
-        <x:v>592571</x:v>
+        <x:v>596752</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C680" s="15" t="n">
-        <x:v>41621</x:v>
+        <x:v>38208</x:v>
       </x:c>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s"/>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s"/>
       <x:c r="I680" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J680" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K680" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L680" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
-        <x:v>34037</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
-        <x:v>1007</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
-        <x:v>596752</x:v>
+        <x:v>597262</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
-        <x:v>38208</x:v>
+        <x:v>41621</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="G681" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
-        <x:v>1018</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
-        <x:v>1019</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
-        <x:v>1020</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
-        <x:v>597262</x:v>
+        <x:v>596754</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
-        <x:v>41621</x:v>
+        <x:v>41545</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s"/>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K682" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L682" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
-        <x:v>34037</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
-        <x:v>1013</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
-        <x:v>596754</x:v>
+        <x:v>596791</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
-        <x:v>41545</x:v>
+        <x:v>41547</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="G683" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K683" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L683" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>24223</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
-        <x:v>596791</x:v>
+        <x:v>596794</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
-        <x:v>1021</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C684" s="15" t="n">
-        <x:v>41547</x:v>
+        <x:v>40120</x:v>
       </x:c>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s"/>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s"/>
       <x:c r="I684" s="16" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K684" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L684" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N684" s="15" t="n">
-        <x:v>24223</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O684" s="14" t="s">
-        <x:v>823</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
-        <x:v>1013</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="Q684" s="16" t="s">
-        <x:v>615</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="R684" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S684" s="14" t="n">
-        <x:v>596794</x:v>
+        <x:v>592374</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C685" s="3" t="n">
-        <x:v>40120</x:v>
+        <x:v>39789</x:v>
       </x:c>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="G685" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="I685" s="4" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="J685" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K685" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L685" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M685" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N685" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
-        <x:v>592374</x:v>
+        <x:v>592189</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
-        <x:v>1022</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
-        <x:v>39789</x:v>
+        <x:v>41390</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s"/>
       <x:c r="I686" s="16" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>45054</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
-        <x:v>1013</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
-        <x:v>592189</x:v>
+        <x:v>615938</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
-        <x:v>1023</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
-        <x:v>41390</x:v>
+        <x:v>41623</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
-        <x:v>45054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
-        <x:v>615938</x:v>
+        <x:v>596763</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>1025</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
-        <x:v>41623</x:v>
+        <x:v>39462</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s"/>
       <x:c r="I688" s="16" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K688" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
-        <x:v>1013</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
-        <x:v>596763</x:v>
+        <x:v>592109</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
-        <x:v>1025</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="C689" s="3" t="n">
-        <x:v>39462</x:v>
+        <x:v>41625</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="G689" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
-        <x:v>592109</x:v>
+        <x:v>596768</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
-        <x:v>987</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
-        <x:v>41625</x:v>
+        <x:v>40439</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s"/>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s"/>
       <x:c r="I690" s="16" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>13168</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
-        <x:v>1013</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
-        <x:v>596768</x:v>
+        <x:v>592550</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="C691" s="3" t="n">
-        <x:v>40439</x:v>
+        <x:v>41624</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="G691" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
-        <x:v>13168</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S691" s="0" t="n">
-        <x:v>592550</x:v>
+        <x:v>596766</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
-        <x:v>1008</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C692" s="15" t="n">
-        <x:v>41624</x:v>
+        <x:v>41545</x:v>
       </x:c>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s"/>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="H692" s="14" t="s"/>
       <x:c r="I692" s="16" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K692" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L692" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
-        <x:v>1013</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="Q692" s="16" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="R692" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
-        <x:v>596766</x:v>
+        <x:v>596789</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="C693" s="3" t="n">
-        <x:v>41545</x:v>
+        <x:v>41547</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="G693" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="J693" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>24223</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
-        <x:v>596789</x:v>
+        <x:v>596795</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
-        <x:v>1021</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
-        <x:v>41547</x:v>
+        <x:v>39173</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s"/>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K694" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
-        <x:v>24223</x:v>
+        <x:v>15254</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
-        <x:v>823</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
-        <x:v>1013</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
-        <x:v>596795</x:v>
+        <x:v>592053</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
-        <x:v>39173</x:v>
+        <x:v>41622</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="G695" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
-        <x:v>15254</x:v>
+        <x:v>34024</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
-        <x:v>1013</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
-        <x:v>592053</x:v>
+        <x:v>596759</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
-        <x:v>1005</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
-        <x:v>41622</x:v>
+        <x:v>40114</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s"/>
       <x:c r="I696" s="16" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K696" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
-        <x:v>34024</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
-        <x:v>1006</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
-        <x:v>1013</x:v>
+        <x:v>1020</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
-        <x:v>596759</x:v>
+        <x:v>592378</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
         <x:v>40120</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="G697" s="0" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="H697" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
@@ -43515,54 +43518,54 @@
       <x:c r="L697" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>638782</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>38189</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="I698" s="16" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
@@ -43675,66 +43678,66 @@
       <x:c r="G700" s="14" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="I700" s="16" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K700" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L700" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M700" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N700" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O700" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P700" s="14" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="Q700" s="16" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="R700" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S700" s="14" t="n">
         <x:v>639043</x:v>
       </x:c>
       <x:c r="T700" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U700" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:21">
       <x:c r="A701" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="C701" s="3" t="n">
         <x:v>40439</x:v>
       </x:c>
       <x:c r="D701" s="3" t="s"/>
       <x:c r="G701" s="0" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="H701" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="I701" s="4" t="s">
         <x:v>1031</x:v>
       </x:c>
@@ -43940,224 +43943,224 @@
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>510676</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>1038</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
-        <x:v>35501</x:v>
+        <x:v>35357</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="E705" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G705" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H705" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J705" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
-        <x:v>46081</x:v>
+        <x:v>34037</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
-        <x:v>602557</x:v>
+        <x:v>602562</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
-        <x:v>1036</x:v>
+        <x:v>1038</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
-        <x:v>35500</x:v>
+        <x:v>35501</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I706" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K706" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L706" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M706" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
-        <x:v>24223</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
-        <x:v>823</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="Q706" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
-        <x:v>602561</x:v>
+        <x:v>602557</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>1036</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
-        <x:v>35357</x:v>
+        <x:v>35500</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="E707" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G707" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H707" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
-        <x:v>34037</x:v>
+        <x:v>24223</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
-        <x:v>602562</x:v>
+        <x:v>602561</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="I708" s="16" t="s">
         <x:v>137</x:v>
@@ -44290,51 +44293,51 @@
       <x:c r="L710" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
         <x:v>1040</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
         <x:v>643041</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
         <x:v>1033</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C711" s="3" t="s"/>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="G711" s="0" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>26</x:v>
@@ -45716,312 +45719,312 @@
       </x:c>
       <x:c r="P736" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
         <x:v>630373</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="C737" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D737" s="3" t="s"/>
       <x:c r="G737" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="I737" s="4" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="J737" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K737" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L737" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M737" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N737" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O737" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P737" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
-        <x:v>632474</x:v>
+        <x:v>632468</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="U737" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
-        <x:v>1053</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1060</x:v>
+      </x:c>
+      <x:c r="C738" s="15" t="s"/>
       <x:c r="D738" s="15" t="s"/>
       <x:c r="E738" s="14" t="s"/>
       <x:c r="F738" s="14" t="s"/>
       <x:c r="G738" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="H738" s="14" t="s"/>
       <x:c r="I738" s="16" t="s">
         <x:v>779</x:v>
       </x:c>
-      <x:c r="J738" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J738" s="14" t="s"/>
       <x:c r="K738" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L738" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M738" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N738" s="15" t="n">
-        <x:v>34093</x:v>
+        <x:v>15002</x:v>
       </x:c>
       <x:c r="O738" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P738" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="Q738" s="16" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="R738" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S738" s="14" t="n">
-        <x:v>632475</x:v>
+        <x:v>632651</x:v>
       </x:c>
       <x:c r="T738" s="16" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="U738" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:21">
       <x:c r="A739" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
-        <x:v>1056</x:v>
+        <x:v>1044</x:v>
       </x:c>
       <x:c r="C739" s="3" t="n">
-        <x:v>39974</x:v>
+        <x:v>39761</x:v>
       </x:c>
       <x:c r="D739" s="3" t="s"/>
       <x:c r="G739" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="I739" s="4" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="J739" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="K739" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L739" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M739" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N739" s="3" t="n">
-        <x:v>34093</x:v>
+        <x:v>46347</x:v>
       </x:c>
       <x:c r="O739" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="P739" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="Q739" s="4" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="R739" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S739" s="0" t="n">
-        <x:v>632468</x:v>
+        <x:v>632704</x:v>
       </x:c>
       <x:c r="T739" s="4" t="s">
-        <x:v>1048</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U739" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:21">
       <x:c r="A740" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B740" s="14" t="s">
-        <x:v>1060</x:v>
-[...1 lines deleted...]
-      <x:c r="C740" s="15" t="s"/>
+        <x:v>1053</x:v>
+      </x:c>
+      <x:c r="C740" s="15" t="n">
+        <x:v>39974</x:v>
+      </x:c>
       <x:c r="D740" s="15" t="s"/>
       <x:c r="E740" s="14" t="s"/>
       <x:c r="F740" s="14" t="s"/>
       <x:c r="G740" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="H740" s="14" t="s"/>
       <x:c r="I740" s="16" t="s">
         <x:v>779</x:v>
       </x:c>
-      <x:c r="J740" s="14" t="s"/>
+      <x:c r="J740" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="K740" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L740" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M740" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N740" s="15" t="n">
-        <x:v>15002</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O740" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P740" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="Q740" s="16" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="R740" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S740" s="14" t="n">
-        <x:v>632651</x:v>
+        <x:v>632475</x:v>
       </x:c>
       <x:c r="T740" s="16" t="s">
         <x:v>1048</x:v>
       </x:c>
       <x:c r="U740" s="16" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:21">
       <x:c r="A741" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
-        <x:v>1044</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="C741" s="3" t="n">
-        <x:v>39761</x:v>
+        <x:v>39974</x:v>
       </x:c>
       <x:c r="D741" s="3" t="s"/>
       <x:c r="G741" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="I741" s="4" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="J741" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K741" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L741" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M741" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N741" s="3" t="n">
-        <x:v>46347</x:v>
+        <x:v>34093</x:v>
       </x:c>
       <x:c r="O741" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P741" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="Q741" s="4" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="R741" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S741" s="0" t="n">
-        <x:v>632704</x:v>
+        <x:v>632474</x:v>
       </x:c>
       <x:c r="T741" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="U741" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:21">
       <x:c r="A742" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B742" s="14" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="C742" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D742" s="15" t="s"/>
       <x:c r="E742" s="14" t="s"/>
       <x:c r="F742" s="14" t="s"/>
       <x:c r="G742" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="H742" s="14" t="s"/>
       <x:c r="I742" s="16" t="s">
         <x:v>779</x:v>
       </x:c>
@@ -46367,116 +46370,116 @@
       <x:c r="L748" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M748" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N748" s="15" t="n">
         <x:v>46347</x:v>
       </x:c>
       <x:c r="O748" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P748" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="Q748" s="16" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="R748" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S748" s="14" t="n">
         <x:v>613160</x:v>
       </x:c>
       <x:c r="T748" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="U748" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:21">
       <x:c r="A749" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="C749" s="3" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D749" s="3" t="s"/>
       <x:c r="G749" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="I749" s="4" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="J749" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K749" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L749" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M749" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N749" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O749" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P749" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="Q749" s="4" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="R749" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S749" s="0" t="n">
-        <x:v>632690</x:v>
+        <x:v>613734</x:v>
       </x:c>
       <x:c r="T749" s="4" t="s">
-        <x:v>1048</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U749" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:21">
       <x:c r="A750" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B750" s="14" t="s">
-        <x:v>1064</x:v>
+        <x:v>1063</x:v>
       </x:c>
       <x:c r="C750" s="15" t="n">
         <x:v>39974</x:v>
       </x:c>
       <x:c r="D750" s="15" t="s"/>
       <x:c r="E750" s="14" t="s"/>
       <x:c r="F750" s="14" t="s"/>
       <x:c r="G750" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="H750" s="14" t="s"/>
       <x:c r="I750" s="16" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="J750" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K750" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L750" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M750" s="14" t="s">
         <x:v>79</x:v>
@@ -46529,57 +46532,57 @@
       <x:c r="K751" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L751" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M751" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="N751" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O751" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P751" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="Q751" s="4" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="R751" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S751" s="0" t="n">
-        <x:v>613734</x:v>
+        <x:v>632690</x:v>
       </x:c>
       <x:c r="T751" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>1048</x:v>
       </x:c>
       <x:c r="U751" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:21">
       <x:c r="A752" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B752" s="14" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="C752" s="15" t="s"/>
       <x:c r="D752" s="15" t="s"/>
       <x:c r="E752" s="14" t="s"/>
       <x:c r="F752" s="14" t="s"/>
       <x:c r="G752" s="14" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="H752" s="14" t="s"/>
       <x:c r="I752" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="J752" s="14" t="s"/>
       <x:c r="K752" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L752" s="14" t="s">