--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -500,56 +500,56 @@
   <x:si>
     <x:t>03/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/17/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Home staging</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Française du Bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Valorisation immobilière</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École Pigier Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Pigier Nice</x:t>
@@ -638,101 +638,101 @@
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>Erudis Formation - Campus Nice - Sophia-Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>Escial Académie</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">ESARC Evolution - ESGVC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESG</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en ingénierie patrimoniale</x:t>
   </x:si>
   <x:si>
-    <x:t>ESG</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Esgcv - Esarc</x:t>
   </x:si>
   <x:si>
     <x:t>Esgcv - Esarc - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Esid</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
     <x:t>ESID</x:t>
   </x:si>
   <x:si>
     <x:t>Esid - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>ESID - Nice</x:t>
   </x:si>
   <x:si>
+    <x:t>Espace Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS professions immobilières (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
-    <x:t>Espace Formation</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>ISTRES</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>gestionnaire d'affaires immobilières</x:t>
   </x:si>
   <x:si>
     <x:t>ESPI</x:t>
   </x:si>
   <x:si>
     <x:t>Bail immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion locative</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
@@ -1019,99 +1019,99 @@
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International - Antenne Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>responsable d'affaires en immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>Ifte Aix</x:t>
   </x:si>
   <x:si>
     <x:t>Ifte Marseille</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager des actifs et patrimoines immobiliers spécialisation manager en promotion immobilières (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sciences-U Lyon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion patrimoine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Négociateur-conseil en patrimoine immobilier et financier spécialisation conseiller en investissement immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Sciences-U Lyon</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Négociateur-conseil en patrimoine immobilier et financier spécialisation gestion de patrimoine et immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Consultant financier et patrimonial spécialisation manager en patrimoine immobilier financier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des actifs et patrimoines immobiliers spécialisation manager d'actifs immobiliers (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Gestion patrimoine</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Igpepm - Groupe Eductive</x:t>
   </x:si>
   <x:si>
     <x:t>92100</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Manager des actifs et patrimoines immobiliers spécialisation manager en promotion immobilières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des actifs et patrimoines immobiliers spécialisation management de l'immobilier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>ILEC</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
@@ -4401,132 +4401,132 @@
         <x:v>40</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>629919</x:v>
+        <x:v>590887</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>590887</x:v>
+        <x:v>629919</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
@@ -5571,148 +5571,148 @@
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>560942</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>39112</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>41003</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>596942</x:v>
+        <x:v>597217</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>39112</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>41003</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>597217</x:v>
+        <x:v>596942</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>192</x:v>
@@ -5970,159 +5970,160 @@
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>552312</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
+      <x:c r="E69" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>597209</x:v>
+        <x:v>552310</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>552310</x:v>
+        <x:v>597209</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6253,160 +6254,159 @@
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>597208</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>199</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
-      <x:c r="E74" s="14" t="s"/>
+      <x:c r="E74" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="Q74" s="16" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="R74" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="Q74" s="16" t="s">
+      <x:c r="S74" s="14" t="n">
+        <x:v>581733</x:v>
+      </x:c>
+      <x:c r="T74" s="16" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="U74" s="16" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
-      <x:c r="E75" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="Q75" s="4" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="R75" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="Q75" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>581733</x:v>
+        <x:v>571272</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>41800</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -9979,54 +9979,54 @@
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>616045</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42133</x:v>
@@ -10382,1027 +10382,1027 @@
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>546963</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>40174</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>42158</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>589696</x:v>
+        <x:v>534962</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>589702</x:v>
+        <x:v>589696</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>589704</x:v>
+        <x:v>589702</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>35077</x:v>
+        <x:v>40174</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>41003</x:v>
+        <x:v>42158</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>550741</x:v>
+        <x:v>589704</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>589694</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>35438</x:v>
+        <x:v>35077</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>41014</x:v>
+        <x:v>41003</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>534959</x:v>
+        <x:v>550741</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="U151" s="4" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>35438</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>41014</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>535333</x:v>
+        <x:v>534959</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>611118</x:v>
+        <x:v>535333</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>331</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>35438</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>41014</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>534962</x:v>
+        <x:v>611118</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>35077</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>41003</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>534945</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>534954</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>550755</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>550756</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>550758</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>550675</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>36382</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42154</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>534980</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="U161" s="4" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>36382</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42154</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>534975</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="U162" s="16" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -12539,54 +12539,54 @@
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>549282</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>30</x:v>
@@ -12596,54 +12596,54 @@
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>608085</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I184" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -12701,57 +12701,57 @@
       <x:c r="K185" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>556951</x:v>
+        <x:v>608086</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I186" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
@@ -12760,57 +12760,57 @@
       <x:c r="K186" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>608086</x:v>
+        <x:v>556951</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -14494,57 +14494,57 @@
       <x:c r="K216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>547721</x:v>
+        <x:v>611237</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -14554,57 +14554,57 @@
       <x:c r="K217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>611237</x:v>
+        <x:v>547721</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15207,391 +15207,391 @@
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>597218</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>589700</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>36382</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>42154</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>534977</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="U230" s="16" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>550757</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>608579</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>534960</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>534963</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15612,275 +15612,275 @@
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>550674</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>35077</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>41003</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>534946</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>42158</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>589698</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>35077</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>41003</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>550742</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>35438</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>41014</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>550759</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
@@ -17252,171 +17252,171 @@
       <x:c r="J264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>636122</x:v>
+        <x:v>636124</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>626303</x:v>
+        <x:v>636122</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>636124</x:v>
+        <x:v>626303</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>470</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>46</x:v>
       </x:c>