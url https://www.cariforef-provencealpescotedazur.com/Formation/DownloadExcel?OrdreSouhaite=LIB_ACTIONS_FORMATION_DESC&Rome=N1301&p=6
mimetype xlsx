--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -287,71 +287,71 @@
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel technicien en logistique d'entreposage</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>02/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/01/2026 00:00:00</x:t>
+    <x:t>Titre Professionnel Technicien en logistique d'entreposage</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/01/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>03/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
@@ -359,122 +359,122 @@
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien en logistique d'entreposage</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - CFA</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable opérationnel de la chaîne logistique</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFC</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Logistique</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en logistique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion stock</x:t>
   </x:si>
   <x:si>
+    <x:t>Aftral - Isteli - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aftral - Antenne Nice - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
-    <x:t>Aftral - Isteli - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>responsable des opérations logistiques</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de zone import-export (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
@@ -542,65 +542,65 @@
   <x:si>
     <x:t>Gestion production</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>Manager transport, logistique et commerce international (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
     <x:t>Transport international marchandise</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Manager transport, logistique et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du transport de la logistique et du commerce international durables (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Transport logistique durable</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2028 00:00:00</x:t>
@@ -719,120 +719,120 @@
   <x:si>
     <x:t>Manager achats et supply chain (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention logistique et transports internationaux parcours transport maritime international</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention logistique et transports internationaux parcours management et droit du transport maritime</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté de Droit et Science Politique</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention logistique et transports internationaux</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CONSERVATOIRE NATIONAL DES ARTS ET METIERS</x:t>
   </x:si>
   <x:si>
     <x:t>13226</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 1er</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>EM Normandie Programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association</x:t>
   </x:si>
   <x:si>
     <x:t>92800</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
+    <x:t>10/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/29/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>diplôme en management international</x:t>
   </x:si>
   <x:si>
     <x:t>ISG</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Cursus logistique</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
+    <x:t>07/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coordinateur logistique transport douane France et international (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Logistique transport</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Palmiers</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>GROUPE MY BS</x:t>
   </x:si>
@@ -2035,279 +2035,279 @@
       <x:c r="K11" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>613292</x:v>
+        <x:v>613290</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>613296</x:v>
+        <x:v>613299</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="U12" s="16" t="s">
         <x:v>74</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>613290</x:v>
+        <x:v>613292</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>613299</x:v>
+        <x:v>598127</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>598127</x:v>
+        <x:v>613296</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2727,325 +2727,325 @@
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>579146</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>581823</x:v>
+        <x:v>581830</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>581831</x:v>
+        <x:v>581823</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>544551</x:v>
+        <x:v>581831</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>581824</x:v>
+        <x:v>544551</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>581830</x:v>
+        <x:v>581824</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -3075,78 +3075,78 @@
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>544536</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>36237</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>31721</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>579284</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
@@ -3281,113 +3281,113 @@
       <x:c r="J33" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>602919</x:v>
+        <x:v>602989</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38945</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>31663</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="Q34" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="Q34" s="16" t="s">
+      <x:c r="R34" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="R34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>602989</x:v>
+        <x:v>602919</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>35896</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -3675,51 +3675,51 @@
       <x:c r="K40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>553086</x:v>
+        <x:v>553084</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
@@ -3732,57 +3732,57 @@
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>506025</x:v>
+        <x:v>553085</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
@@ -3791,114 +3791,114 @@
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>553084</x:v>
+        <x:v>553086</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="U42" s="16" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>553085</x:v>
+        <x:v>506025</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>35748</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
@@ -4081,101 +4081,101 @@
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>581538</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>36218</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>602988</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>36218</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
@@ -4185,63 +4185,63 @@
       <x:c r="G49" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>548950</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>180</x:v>
@@ -4258,51 +4258,51 @@
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>31660</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>555026</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38496</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
@@ -4554,51 +4554,51 @@
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>550298</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38488</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
@@ -5134,51 +5134,51 @@
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>580895</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>40063</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
@@ -5193,216 +5193,216 @@
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>576295</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>40063</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="Q67" s="4" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="R67" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="Q67" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>592275</x:v>
+        <x:v>592276</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>40063</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>592276</x:v>
+        <x:v>592275</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>41053</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>589985</x:v>
+        <x:v>600227</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>41053</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>221</x:v>
@@ -5417,102 +5417,102 @@
       <x:c r="K70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>600227</x:v>
+        <x:v>589985</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37131</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>32136</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>616017</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
@@ -5524,100 +5524,100 @@
       <x:c r="K72" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>634262</x:v>
+        <x:v>634260</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>630156</x:v>
+        <x:v>634262</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>236</x:v>
@@ -5626,51 +5626,51 @@
       <x:c r="K74" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>31845</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>634260</x:v>
+        <x:v>630156</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>35148</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
@@ -5683,57 +5683,57 @@
       <x:c r="J75" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>31834</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>559041</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>35148</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>247</x:v>
@@ -5870,51 +5870,51 @@
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>596747</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>41590</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -5924,51 +5924,51 @@
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>596743</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>35391</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
@@ -5980,51 +5980,51 @@
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>575983</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>41589</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -6037,51 +6037,51 @@
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>596742</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>35390</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
@@ -6093,51 +6093,51 @@
       <x:c r="L82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>575982</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>36764</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
@@ -6147,51 +6147,51 @@
       <x:c r="J83" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>546217</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>142</x:v>
       </x:c>