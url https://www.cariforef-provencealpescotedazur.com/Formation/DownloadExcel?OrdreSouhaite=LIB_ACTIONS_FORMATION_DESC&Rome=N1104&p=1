--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -290,63 +290,63 @@
   <x:si>
     <x:t>Caces R490 grues de chargement</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF</x:t>
   </x:si>
   <x:si>
     <x:t>SPS 13</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Grue</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Six Fours les Plages</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Avis d'aptitude à la conduite d'un chariot de manutention automoteur à conducteur porté - expérimenté - LMC111</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Accroche levage - Autorisation de conduite pour moteurs et ponts dans le domaine du spectale</x:t>
   </x:si>
   <x:si>
     <x:t>Ubitech</x:t>
   </x:si>
   <x:si>
     <x:t>Engin manutention levage</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-JEANNET</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -1945,228 +1945,228 @@
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>31708</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>630096</x:v>
+        <x:v>614321</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>31708</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="R23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="R23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>614321</x:v>
+        <x:v>610951</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>31708</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="S24" s="14" t="n">
+        <x:v>630096</x:v>
+      </x:c>
+      <x:c r="T24" s="16" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="U24" s="16" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>31708</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>614320</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -2186,51 +2186,51 @@
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>31708</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>614997</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>