--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -281,71 +281,71 @@
   <x:si>
     <x:t>Les Théâtres de Cuisine</x:t>
   </x:si>
   <x:si>
     <x:t>03/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>En-corps des oiseaux : pratiquer les oiseaux pour activer la créativité</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-GENIEZ</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Doublage</x:t>
   </x:si>
   <x:si>
+    <x:t>RH France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES LA BOCCA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dub School</x:t>
   </x:si>
   <x:si>
     <x:t>78170</x:t>
   </x:si>
   <x:si>
-    <x:t>CANNES LA BOCCA</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>RH France</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>diplôme d'études musicales musique à l'image</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire à Rayonnement Régional du Grand Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Art</x:t>
   </x:si>
   <x:si>
     <x:t>CNM</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
@@ -437,57 +437,57 @@
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor européen marché de l'art</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>02/19/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>02/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor Acting (3IS)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut international de l'image et du son - Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Institut international de l'image et du son - 3IS Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Artiste musicien des musiques actuelles (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Impulse</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
@@ -1530,100 +1530,100 @@
       <x:c r="K10" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>635186</x:v>
+        <x:v>605130</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>605130</x:v>
+        <x:v>635186</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>80</x:v>
@@ -1855,84 +1855,84 @@
         <x:v>80</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>595182</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>605119</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
@@ -2043,106 +2043,106 @@
       <x:c r="K20" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>45052</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>583197</x:v>
+        <x:v>642230</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>45052</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>642230</x:v>
+        <x:v>583197</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
@@ -2197,112 +2197,112 @@
       <x:c r="K23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>587692</x:v>
+        <x:v>567470</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>567470</x:v>
+        <x:v>587692</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="U24" s="16" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>