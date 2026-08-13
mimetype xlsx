--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -173,54 +173,54 @@
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation examen concours</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
     <x:t>AVIGNON</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation à l'agrégation d'Arts platiques</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Formation enseignant</x:t>
   </x:si>
@@ -1372,51 +1372,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>15073</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>600854</x:v>
+        <x:v>600866</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>24</x:v>
@@ -1425,51 +1425,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>15073</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>600866</x:v>
+        <x:v>600854</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C7" s="3" t="s"/>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>25</x:v>
@@ -3457,117 +3457,117 @@
       <x:c r="J42" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>575940</x:v>
+        <x:v>633893</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>633893</x:v>
+        <x:v>575940</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
@@ -4037,51 +4037,51 @@
       <x:c r="J52" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>633888</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -4153,51 +4153,51 @@
       <x:c r="J54" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>633890</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -4210,51 +4210,51 @@
       <x:c r="J55" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>575928</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
@@ -4326,51 +4326,51 @@
       <x:c r="J57" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>575924</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
@@ -5632,51 +5632,51 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>44586</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>538096</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>138</x:v>