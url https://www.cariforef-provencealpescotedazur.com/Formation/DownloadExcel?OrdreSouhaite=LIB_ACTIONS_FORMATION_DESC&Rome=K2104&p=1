--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -1968,325 +1968,325 @@
       <x:c r="R18" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>628393</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>633811</x:v>
+        <x:v>628390</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>616124</x:v>
+        <x:v>621349</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>628391</x:v>
+        <x:v>633811</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>628390</x:v>
+        <x:v>616124</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>621349</x:v>
+        <x:v>628391</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>103</x:v>
@@ -2377,147 +2377,148 @@
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>628392</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>628389</x:v>
+        <x:v>623254</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>623254</x:v>
+        <x:v>628389</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>113</x:v>