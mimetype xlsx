--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -593,56 +593,56 @@
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1V - B2V - BC - BE - BR - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1V - B2V - BC - BE - BR</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1-B1V-B2V-BR-BC-BE</x:t>
   </x:si>
   <x:si>
     <x:t>Soginov</x:t>
   </x:si>
   <x:si>
     <x:t>44118</x:t>
   </x:si>
   <x:si>
     <x:t>Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Habilitations électriques B1 - H1V - B2 - H2V - BR - BE - HE essais, mesurage, vérification - BC - HC</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité Manutention</x:t>
   </x:si>
   <x:si>
     <x:t>13670</x:t>
   </x:si>
   <x:si>
     <x:t>VERQUIERES</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1 - H1 - B2 - H2</x:t>
   </x:si>
   <x:si>
     <x:t>News Formations</x:t>
@@ -776,77 +776,77 @@
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B2</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension, Habilitation électrique B2V chargé de travaux électriques au voisinage, basse tension, Habilitation électrique BC chargé de consignation, basse tension, Habilitation é</x:t>
   </x:si>
   <x:si>
     <x:t>Volt Work</x:t>
   </x:si>
   <x:si>
     <x:t>75011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
+    <x:t>09/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arniaud Consulteam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Arniaud Consulteam</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>Olivier Dupeyre Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ODF</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B1V exécutant électricien, travaux au voisinage, basse tension</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitation électrique B1V</x:t>
   </x:si>
   <x:si>
     <x:t>Formation de formateur habilitation électrique, niveau électricien basse et haute tension BP - BE- BS -B1 - B1V - B2 - B2V - BC - BR - HE - H0 - H1 - H2 - HC</x:t>
   </x:si>
   <x:si>
     <x:t>Acfitec</x:t>
@@ -998,114 +998,114 @@
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Beau de Rochas</x:t>
   </x:si>
   <x:si>
     <x:t>Institut pour Déficients Auditifs la Remusade</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-Henri</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Val d'Argens</x:t>
   </x:si>
   <x:si>
     <x:t>83490</x:t>
   </x:si>
   <x:si>
     <x:t>LE MUY</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Interventions en maintenance technique des bâtiments</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée M Janetti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP P et L Poutrain</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée M Janetti</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>LP Léon Chiris</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
   </x:si>
   <x:si>
     <x:t>05105</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Assurer la maintenance courante des aménagements intérieurs d’un bâtiment - Bloc de compétences du titre professionnel Agent de maintenance des bâtiments</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>12/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Assurer la maintenance courante de l’installation et des équipements thermiques et sanitaires d’un bâtiment - Bloc de compétences du titre professionnel Agent de maintenance des bâtiments </x:t>
   </x:si>
   <x:si>
+    <x:t>GAP CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assurer la maintenance courante de l’installation et des équipements électriques d’un bâtiment - Bloc de compétences du titre professionnel Agent de maintenance des bâtiments</x:t>
   </x:si>
   <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/13/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/10/2028 00:00:00</x:t>
   </x:si>
@@ -3860,51 +3860,51 @@
       <x:c r="K39" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>610878</x:v>
+        <x:v>610877</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>171</x:v>
@@ -3915,51 +3915,51 @@
       <x:c r="K40" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>610877</x:v>
+        <x:v>610878</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>100</x:v>
@@ -5476,326 +5476,326 @@
       <x:c r="K69" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>637296</x:v>
+        <x:v>637294</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>614244</x:v>
+        <x:v>623479</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>637295</x:v>
+        <x:v>614244</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>637297</x:v>
+        <x:v>637295</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="U72" s="16" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>637294</x:v>
+        <x:v>637297</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>623479</x:v>
+        <x:v>637296</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>52</x:v>
@@ -6397,51 +6397,51 @@
       <x:c r="J86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>22486</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>606961</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>35696</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -6516,51 +6516,51 @@
       <x:c r="J88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>22486</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>547455</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>41833</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -6754,51 +6754,51 @@
       <x:c r="J92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>22486</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>616796</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>35696</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -7650,51 +7650,51 @@
       <x:c r="J107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>22486</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>596281</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>41833</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
@@ -7956,138 +7956,138 @@
       <x:c r="S112" s="14" t="n">
         <x:v>493636</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>41833</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>22486</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>596284</x:v>
+        <x:v>596285</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>41833</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>22486</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>596285</x:v>
+        <x:v>596284</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>41833</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
@@ -8270,51 +8270,51 @@
       <x:c r="L118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>22486</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>637604</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>42031</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -8327,51 +8327,51 @@
       <x:c r="L119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>22486</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>637679</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>42031</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
@@ -8457,150 +8457,150 @@
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>633338</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>42031</x:v>
+        <x:v>35510</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>22486</x:v>
+        <x:v>22357</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>637681</x:v>
+        <x:v>616758</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>35510</x:v>
+        <x:v>42031</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>22357</x:v>
+        <x:v>22486</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>616758</x:v>
+        <x:v>637681</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>35510</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
@@ -8612,60 +8612,60 @@
       <x:c r="J124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>22357</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>616739</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>42031</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -8675,54 +8675,54 @@
       <x:c r="L125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>22486</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>637606</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>42031</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
@@ -9650,57 +9650,57 @@
       <x:c r="J142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>22357</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>585913</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>35510</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -9766,60 +9766,60 @@
       <x:c r="J144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>22357</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>616737</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>35510</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -10055,116 +10055,116 @@
       <x:c r="J149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>22357</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>616756</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>35510</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>22357</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>585615</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>35510</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -10578,176 +10578,176 @@
       <x:c r="J158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>22357</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>585912</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>35510</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>22357</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>610938</x:v>
+        <x:v>585614</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>35510</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>22357</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>585614</x:v>
+        <x:v>610938</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>