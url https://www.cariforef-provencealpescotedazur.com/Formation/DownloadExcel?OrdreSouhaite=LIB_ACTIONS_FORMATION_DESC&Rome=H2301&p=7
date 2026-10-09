--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -164,62 +164,62 @@
   <x:si>
     <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
   </x:si>
   <x:si>
     <x:t>CFRPA</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Chaux</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
+    <x:t>12/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/16/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Mettre sur le marché un produit cosmétique</x:t>
   </x:si>
   <x:si>
     <x:t>Laboratoire 4E</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Cosmétique</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
@@ -254,152 +254,152 @@
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>master mention génie des procédés et des bio-procédés</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
+    <x:t>ST PAUL LES DURANCE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrale Méditerranée - campus de Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2028 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>master mention chimie et sciences des matériaux</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Génie procédés</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
+    <x:t>83041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
-    <x:t>83041</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>master mention chimie</x:t>
   </x:si>
   <x:si>
     <x:t>Chimie</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention industries pharmaceutiques, cosmétologiques et de santé : gestion, production et valorisation</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Formulation mélange</x:t>
   </x:si>
   <x:si>
     <x:t>13385</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention bio-industries et biotechnologies parcours sécurité, qualité et microbiologie en industries agroalimentaires</x:t>
   </x:si>
   <x:si>
     <x:t>Méthode physico-chimique analyse</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention bio-industries et biotechnologies</x:t>
   </x:si>
   <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 2</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>International technical degree in fragrance creation and sensory evaluation</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour la Formation Continue des Entreprises Grassoises</x:t>
   </x:si>
   <x:si>
     <x:t>ASFO GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>06131</x:t>
   </x:si>
   <x:si>
     <x:t>Parfum</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>01/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiation à la parfumerie et au langage des odeurs</x:t>
   </x:si>
   <x:si>
     <x:t>Cinquième Sens</x:t>
@@ -512,126 +512,126 @@
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Eco-Campus</x:t>
   </x:si>
   <x:si>
     <x:t>04220</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>bac pro procédés de la chimie, de l'eau et des papiers-cartons</x:t>
   </x:si>
   <x:si>
     <x:t>LP P Latécoère</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>B2 Elaborer une composition parfumante (de la matière première à l’application finale)</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant technique des industries aromatiques et cosmétiques (Appentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ingrédient arôme alimentaire</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2029 00:00:00</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>10/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -1205,51 +1205,51 @@
       <x:c r="K2" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L2" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M2" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N2" s="15" t="n">
         <x:v>22850</x:v>
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
-        <x:v>643795</x:v>
+        <x:v>614884</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C3" s="3" t="s"/>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>25</x:v>
@@ -1257,51 +1257,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>22850</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>614884</x:v>
+        <x:v>643795</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s"/>
       <x:c r="I4" s="16" t="s">
         <x:v>25</x:v>
@@ -1463,567 +1463,567 @@
       <x:c r="G7" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="Q7" s="4" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="R7" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="Q7" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>597244</x:v>
+        <x:v>597242</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>597242</x:v>
+        <x:v>597243</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>597243</x:v>
+        <x:v>597244</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38704</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>31608</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>591854</x:v>
+        <x:v>591853</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38704</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>31608</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>591853</x:v>
+        <x:v>591854</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38703</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>591851</x:v>
+        <x:v>591850</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38703</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>591852</x:v>
+        <x:v>591851</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>38703</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>591850</x:v>
+        <x:v>591852</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>40500</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>11511</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>592535</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>40500</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>11511</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
         <x:v>592536</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -2053,252 +2053,252 @@
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>632948</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>592532</x:v>
+        <x:v>592531</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>40411</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>11502</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>592531</x:v>
+        <x:v>592532</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>22895</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>614710</x:v>
+        <x:v>608598</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>22895</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>608598</x:v>
+        <x:v>614710</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
@@ -2452,212 +2452,212 @@
       <x:c r="K25" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>640759</x:v>
+        <x:v>638538</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>11554</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>638538</x:v>
+        <x:v>640759</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>606898</x:v>
+        <x:v>640758</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>640758</x:v>
+        <x:v>606898</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
@@ -3268,110 +3268,110 @@
       <x:c r="K41" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>640767</x:v>
+        <x:v>606924</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>606924</x:v>
+        <x:v>640767</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>124</x:v>
@@ -3622,120 +3622,120 @@
         <x:v>58</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>596710</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>41569</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>596700</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37699</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -3748,51 +3748,51 @@
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>597122</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38499</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -3802,57 +3802,57 @@
       <x:c r="K51" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>551817</x:v>
+        <x:v>600998</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="U51" s="4" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38499</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>142</x:v>
@@ -3863,168 +3863,168 @@
       <x:c r="K52" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>600998</x:v>
+        <x:v>551817</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38499</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>595216</x:v>
+        <x:v>595215</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38499</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>595215</x:v>
+        <x:v>595216</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
@@ -4087,51 +4087,51 @@
       <x:c r="K56" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>21505</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>639845</x:v>
+        <x:v>544837</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38127</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -4147,51 +4147,51 @@
       <x:c r="K57" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>21505</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>639846</x:v>
+        <x:v>495253</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38127</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>96</x:v>
@@ -4208,51 +4208,51 @@
       <x:c r="K58" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>21505</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>495253</x:v>
+        <x:v>544836</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38127</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -4268,51 +4268,51 @@
       <x:c r="K59" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>21505</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>544836</x:v>
+        <x:v>599067</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38127</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>96</x:v>
@@ -4329,51 +4329,51 @@
       <x:c r="K60" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>21505</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>544837</x:v>
+        <x:v>599068</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38127</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -4389,51 +4389,51 @@
       <x:c r="K61" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>21505</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>599067</x:v>
+        <x:v>639845</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38127</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>96</x:v>
@@ -4450,51 +4450,51 @@
       <x:c r="K62" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>21505</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>599068</x:v>
+        <x:v>639846</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 