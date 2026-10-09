--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -344,59 +344,59 @@
   <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Module complémentaire - EDD - Etat descriptif de division</x:t>
   </x:si>
   <x:si>
     <x:t>Formadiag</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostic immobilier</x:t>
   </x:si>
   <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/27/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Module complémentaire - Diagnostic technique global / Plan prévisionnel pluriannuel des travaux</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mise en œuvre des systèmes de ventilation dans les bâtiments existants (Renoperf)</x:t>
   </x:si>
   <x:si>
     <x:t>Mesurage loi Carrez et loi Boutin</x:t>
   </x:si>
   <x:si>
     <x:t>Mesurage locaux</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de projets BTP (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
@@ -521,209 +521,209 @@
   <x:si>
     <x:t>Diagnostiqueur immobilier (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Le Centre F</x:t>
   </x:si>
   <x:si>
     <x:t>77500</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 2e</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/07/2026 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Diagnostiqueur immobilier</x:t>
   </x:si>
   <x:si>
+    <x:t>Arliane Diagnostic Immobilier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe N2a</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artisan , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Néo Formations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CADENET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sonelo</x:t>
   </x:si>
   <x:si>
     <x:t>78580</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Néo Formations</x:t>
-[...79 lines deleted...]
-  <x:si>
     <x:t>Diagnostiqueur de produits, équipements, matériaux et déchets issus du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion déchet</x:t>
   </x:si>
   <x:si>
+    <x:t>12/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/22/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Diagnostic technique global et projet de plan pluriannuel de travaux (DTG/PPPT)</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostic structurel des bâtiments</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostic performance énergétique (DPE) - sans mention</x:t>
   </x:si>
   <x:si>
     <x:t>Sans niveau spécifique</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>VALBONNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>VALBONNE</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Diagnostic performance énergétique (DPE) - avec mention</x:t>
   </x:si>
   <x:si>
+    <x:t>03/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/12/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Diagnostic PEMD (Produits Équipements Matériaux Déchets) et ressources</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostic des installations intérieures d'électricité</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostic installation intérieure électrique</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostic des installations intérieures de gaz</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostic installation intérieure gaz</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostic de performance énergétique (DPE) avec mention</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostic amiante sans mention</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostic amiante</x:t>
@@ -737,80 +737,80 @@
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostic amiante - avec mention</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Constat de risque d'exposition au plomb (CREP)</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostic plomb</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet en rénovation énergétique performante (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réglementation thermique bâtiment</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
-    <x:t>Réglementation thermique bâtiment</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Académie Vaucluse Provence Industries</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2027 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCI 04</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Eco-Campus</x:t>
   </x:si>
   <x:si>
     <x:t>04220</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet en rénovation énergétique performante</x:t>
@@ -839,153 +839,153 @@
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'études en rénovation énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Openclassrooms</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>75001</x:t>
   </x:si>
   <x:si>
+    <x:t>03/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/27/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FOAD PIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Jeune 16-25 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/20/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'études en rénovation énergétique (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2025 00:00:00</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Chargé de projet énergie et bâtiment durables blocs de compétences BC04 - BC06</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Enveloppe bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de projet énergie et bâtiment durables (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'affaires BTP (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association</x:t>
   </x:si>
   <x:si>
     <x:t>92800</x:t>
   </x:si>
   <x:si>
     <x:t>Métré BTP</x:t>
   </x:si>
   <x:si>
     <x:t>Cesi Association - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Cesi Association - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d’accompagnement à la rénovation énergétique du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité métiers de la transition et de l'efficacité énergétiques parcours optimisation énergétique pour le bâtiment et l'industrie</x:t>
   </x:si>
   <x:si>
     <x:t>Thermique</x:t>
   </x:si>
@@ -2291,107 +2291,107 @@
       <x:c r="K15" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>633427</x:v>
+        <x:v>633428</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="U15" s="4" t="s">
         <x:v>91</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>633428</x:v>
+        <x:v>633427</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>30</x:v>
@@ -3391,100 +3391,100 @@
       <x:c r="K36" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>42104</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>642098</x:v>
+        <x:v>642060</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42104</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>642060</x:v>
+        <x:v>642098</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>42201</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
@@ -3608,111 +3608,111 @@
       <x:c r="K40" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>630160</x:v>
+        <x:v>630164</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="U40" s="16" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>42201</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>630161</x:v>
+        <x:v>630163</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>42201</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -3773,829 +3773,837 @@
       <x:c r="K43" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>630163</x:v>
+        <x:v>630160</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>42201</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>630164</x:v>
+        <x:v>630161</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C45" s="3" t="s"/>
+      <x:c r="C45" s="3" t="n">
+        <x:v>37340</x:v>
+      </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="J45" s="0" t="s">
+        <x:v>28</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>641685</x:v>
+        <x:v>616707</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>38933</x:v>
+        <x:v>42159</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>626024</x:v>
+        <x:v>633462</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>37790</x:v>
+        <x:v>42159</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>581532</x:v>
+        <x:v>633555</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="U47" s="4" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>37790</x:v>
+        <x:v>42201</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>581533</x:v>
+        <x:v>637781</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>37790</x:v>
+        <x:v>42159</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>579990</x:v>
+        <x:v>633290</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>37790</x:v>
+        <x:v>42159</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>579991</x:v>
+        <x:v>633308</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>42201</x:v>
+        <x:v>37790</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>637781</x:v>
+        <x:v>581533</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>42201</x:v>
+        <x:v>37790</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>630896</x:v>
+        <x:v>579991</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>42159</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>633462</x:v>
+        <x:v>633293</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>42159</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>633555</x:v>
+        <x:v>633309</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>42159</x:v>
+        <x:v>37790</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>633286</x:v>
+        <x:v>581532</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>42159</x:v>
+        <x:v>37790</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>633290</x:v>
+        <x:v>579990</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>42159</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>633293</x:v>
+        <x:v>633286</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>42159</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -4605,390 +4613,383 @@
       <x:c r="L58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>633307</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>42159</x:v>
+        <x:v>42201</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>633308</x:v>
+        <x:v>630896</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C60" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="J60" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>633309</x:v>
+        <x:v>641685</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>37340</x:v>
+        <x:v>38933</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>182</x:v>
-[...2 lines deleted...]
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>616707</x:v>
+        <x:v>626024</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38285</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>616582</x:v>
+        <x:v>616584</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38285</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>616583</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38285</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>12582</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>616584</x:v>
+        <x:v>616582</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>42</x:v>
@@ -5144,323 +5145,323 @@
       <x:c r="J68" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42105</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>629490</x:v>
+        <x:v>629494</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42105</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>629494</x:v>
+        <x:v>633440</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>42105</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>633440</x:v>
+        <x:v>633441</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>42105</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>633441</x:v>
+        <x:v>629490</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42105</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>633447</x:v>
+        <x:v>633448</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42105</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>633448</x:v>
+        <x:v>633447</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
@@ -5617,51 +5618,51 @@
       <x:c r="K77" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42106</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>642058</x:v>
+        <x:v>642088</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>65</x:v>
@@ -5670,51 +5671,51 @@
       <x:c r="K78" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42106</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>642088</x:v>
+        <x:v>642058</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>40</x:v>
@@ -6089,51 +6090,51 @@
       <x:c r="M86" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42103</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>633433</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>30</x:v>
@@ -6196,94 +6197,94 @@
       <x:c r="M88" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>42103</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>633426</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>42102</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>642082</x:v>
+        <x:v>642057</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>65</x:v>
@@ -6292,51 +6293,51 @@
       <x:c r="K90" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42102</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>642057</x:v>
+        <x:v>642082</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -6346,118 +6347,118 @@
       <x:c r="I91" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>602337</x:v>
+        <x:v>608014</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>602338</x:v>
+        <x:v>602337</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
@@ -6467,57 +6468,57 @@
       <x:c r="I93" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>608014</x:v>
+        <x:v>602338</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>232</x:v>
@@ -6555,90 +6556,90 @@
       <x:c r="R94" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>601009</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>640005</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -6761,409 +6762,411 @@
       <x:c r="K98" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>578603</x:v>
+        <x:v>623622</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>39259</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
+      <x:c r="E99" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="F99" s="0" t="s">
+        <x:v>258</x:v>
+      </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>578604</x:v>
+        <x:v>638853</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>258</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>39259</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>578605</x:v>
+        <x:v>578603</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>39259</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>578606</x:v>
+        <x:v>578604</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>258</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39259</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>615684</x:v>
+        <x:v>578606</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39259</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>623622</x:v>
+        <x:v>578605</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>39259</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
-      <x:c r="E104" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E104" s="14" t="s"/>
+      <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>22215</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>638853</x:v>
+        <x:v>615684</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>268</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>39748</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
@@ -7338,120 +7341,120 @@
         <x:v>278</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>600211</x:v>
+        <x:v>601262</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38141</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>22232</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="R109" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="S109" s="0" t="n">
+        <x:v>600211</x:v>
+      </x:c>
+      <x:c r="T109" s="4" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>39180</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">