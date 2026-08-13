--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -572,173 +572,173 @@
   <x:si>
     <x:t>07/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable communication</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable communication (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/18/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>02/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Publicité en ligne : maîtriser Google Ads de A à Z</x:t>
   </x:si>
   <x:si>
     <x:t>Coffee Academy</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>Mettre en valeur et développer commercialement votre marque de cosmétiques bio</x:t>
   </x:si>
   <x:si>
     <x:t>Laboratoire 4E</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère Européen communication stratégies publicitaires et communication numérique</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Exxea</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager marketing digital et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>B2h83 La Valette - My Business School - Antenne La Valette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROUPE MY BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 5 et plus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion relation client</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA VALETTE-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>B2h13 Marseille - My Business School</x:t>
   </x:si>
   <x:si>
-    <x:t>GROUPE MY BS</x:t>
-[...5 lines deleted...]
-    <x:t>Gestion relation client</x:t>
+    <x:t>09/20/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2027 00:00:00</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication omnicanal (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Liberté Formation - Iscae</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de l'Alternance Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>ESAME</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
@@ -752,59 +752,59 @@
   <x:si>
     <x:t>Manager de la communication marketing intégrée (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Marketing</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Efap Rhône Alpes</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion communication crise</x:t>
   </x:si>
   <x:si>
+    <x:t>Efap Rhône Alpes - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Efap Rhône Alpes - Antenne Nice</x:t>
   </x:si>
   <x:si>
-    <x:t>07/31/2028 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication</x:t>
   </x:si>
   <x:si>
     <x:t>SUP' DE COM</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>IDRAC BS</x:t>
   </x:si>
   <x:si>
     <x:t>06310</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la communication (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>SUP'DE COM</x:t>
@@ -836,65 +836,65 @@
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de projets image et communication BC01 Elaborer une stratégie d'image et de communication</x:t>
   </x:si>
   <x:si>
     <x:t>Conduite projet</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de projets image et communication (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur de projets image et communication</x:t>
   </x:si>
   <x:si>
     <x:t>Développer son image en tant qu'artiste - Personal Branding</x:t>
   </x:si>
   <x:si>
     <x:t>Développer l’activité commerciale par les réseaux sociaux</x:t>
   </x:si>
   <x:si>
+    <x:t>Sun Design</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Sun Design</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
@@ -1025,56 +1025,56 @@
   <x:si>
     <x:t>Création graphique</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours stratégie de communication numérique et design d'expérience (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>Technologie internet intranet</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours stratégie de communication numérique et design d'expérience</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours création numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité métiers du multimédia et de l'internet parcours création numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
@@ -1106,78 +1106,78 @@
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Argumenter et convaincre</x:t>
   </x:si>
   <x:si>
     <x:t>3d Ingénierie Systèmes</x:t>
   </x:si>
   <x:si>
     <x:t>3DIS</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>année préparatoire publique aux concours des écoles supérieures d'art et de design</x:t>
   </x:si>
   <x:si>
+    <x:t>École municipale d'arts plastiques EMAP - Villa Thiole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole municipale d'arts plastiques EMAP - Villa Thiole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beaux-Arts de Marseille - École supérieure publique d'art et de design</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Beaux-Arts de Marseille - Ecole supérieure publique d'art et de design</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 09</x:t>
+  </x:si>
+  <x:si>
     <x:t>École d'arts intercommunale de Digne-Les-Bains</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole d'arts intercommunale de Digne-Les-Bains</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>année préparatoire privée aux concours des écoles supérieures d'art et design</x:t>
   </x:si>
   <x:si>
     <x:t>École Intuit-lab</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Intuit-lab</x:t>
   </x:si>
   <x:si>
     <x:t>École des nouvelles images</x:t>
   </x:si>
   <x:si>
     <x:t>Animer une réunion</x:t>
   </x:si>
   <x:si>
     <x:t>Améliorer sa posture professionnelle : Communication et management</x:t>
   </x:si>
   <x:si>
     <x:t>Nadia Abidi</x:t>
   </x:si>
   <x:si>
     <x:t>13210</x:t>
   </x:si>
@@ -2152,369 +2152,369 @@
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>587014</x:v>
+        <x:v>587021</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>587017</x:v>
+        <x:v>587022</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>587018</x:v>
+        <x:v>587023</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>587021</x:v>
+        <x:v>612218</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>587022</x:v>
+        <x:v>587014</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>587023</x:v>
+        <x:v>587017</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>612218</x:v>
+        <x:v>587018</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
@@ -4815,57 +4815,57 @@
       <x:c r="K57" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>535001</x:v>
+        <x:v>551008</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
@@ -4874,57 +4874,57 @@
       <x:c r="K58" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>551008</x:v>
+        <x:v>535001</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -5445,233 +5445,233 @@
         <x:v>117</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>551000</x:v>
+        <x:v>551002</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>551001</x:v>
+        <x:v>551003</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>551002</x:v>
+        <x:v>551000</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>34031</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>551003</x:v>
+        <x:v>551001</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>37006</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
@@ -6368,51 +6368,51 @@
       <x:c r="K84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>616856</x:v>
+        <x:v>617513</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
@@ -6422,51 +6422,51 @@
       <x:c r="K85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>46340</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>617513</x:v>
+        <x:v>616856</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39249</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
@@ -6642,51 +6642,51 @@
       <x:c r="L89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>618257</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
@@ -6929,898 +6929,898 @@
       <x:c r="U94" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>556642</x:v>
+        <x:v>556602</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="S96" s="14" t="n">
+        <x:v>504154</x:v>
+      </x:c>
+      <x:c r="T96" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="S96" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T96" s="16" t="s">
+      <x:c r="U96" s="16" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H97" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="H97" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="R97" s="0" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="S97" s="0" t="n">
+        <x:v>510494</x:v>
+      </x:c>
+      <x:c r="T97" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="R97" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>504154</x:v>
+        <x:v>556553</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>510494</x:v>
+        <x:v>504412</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="S100" s="14" t="n">
+        <x:v>556642</x:v>
+      </x:c>
+      <x:c r="T100" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="S100" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>556521</x:v>
+        <x:v>504449</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="S102" s="14" t="n">
+        <x:v>504118</x:v>
+      </x:c>
+      <x:c r="T102" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="S102" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>556641</x:v>
+        <x:v>556603</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>556553</x:v>
+        <x:v>556520</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="Q105" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="Q105" s="4" t="s">
+      <x:c r="R105" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="R105" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>504412</x:v>
+        <x:v>556521</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="Q106" s="16" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="R106" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="Q106" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>547225</x:v>
+        <x:v>556552</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>504118</x:v>
+        <x:v>556641</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>36893</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H108" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="H108" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>34076</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>556603</x:v>
+        <x:v>547225</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -7837,51 +7837,51 @@
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>42186</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>46301</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
@@ -7894,51 +7894,51 @@
       <x:c r="U110" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>36731</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>34052</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -7953,165 +7953,165 @@
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>42474</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>32037</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>625567</x:v>
+        <x:v>625565</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>42474</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>32037</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>625565</x:v>
+        <x:v>625567</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>41703</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
@@ -8121,273 +8121,273 @@
       <x:c r="T114" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>537349</x:v>
+        <x:v>537346</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>557227</x:v>
+        <x:v>537349</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>537354</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>537346</x:v>
+        <x:v>557227</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>41703</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -8400,51 +8400,51 @@
       <x:c r="U119" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37156</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>46311</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
@@ -8608,51 +8608,51 @@
       <x:c r="U123" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -8665,338 +8665,337 @@
       <x:c r="U124" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>608616</x:v>
+        <x:v>608618</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>114</x:v>
-[...1 lines deleted...]
-      <x:c r="H126" s="14" t="s"/>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H126" s="14" t="s">
+        <x:v>215</x:v>
+      </x:c>
       <x:c r="I126" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>608618</x:v>
+        <x:v>546438</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>214</x:v>
-[...2 lines deleted...]
-        <x:v>215</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>546438</x:v>
+        <x:v>608616</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>578772</x:v>
+        <x:v>613748</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>613748</x:v>
+        <x:v>578772</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>35593</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -9049,735 +9048,735 @@
       <x:c r="R131" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>616253</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>607240</x:v>
+        <x:v>635512</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>607241</x:v>
+        <x:v>617393</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>635513</x:v>
+        <x:v>607240</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>635514</x:v>
+        <x:v>607241</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>617388</x:v>
+        <x:v>635513</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>617391</x:v>
+        <x:v>635514</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>617453</x:v>
+        <x:v>617388</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>617455</x:v>
+        <x:v>617391</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>617460</x:v>
+        <x:v>617453</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>635512</x:v>
+        <x:v>617455</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>617393</x:v>
+        <x:v>617460</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>617452</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>617457</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>34093</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>617458</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
@@ -9795,310 +9794,310 @@
       <x:c r="K146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>613711</x:v>
+        <x:v>613712</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>613712</x:v>
+        <x:v>632637</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>632637</x:v>
+        <x:v>632638</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>632638</x:v>
+        <x:v>613711</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>576513</x:v>
+        <x:v>576504</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>576504</x:v>
+        <x:v>576513</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
@@ -10333,51 +10332,51 @@
       <x:c r="L156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>15004</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>535405</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>34927</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -10465,138 +10464,138 @@
       <x:c r="S158" s="14" t="n">
         <x:v>541167</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>41125</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>592832</x:v>
+        <x:v>592833</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>41125</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>592833</x:v>
+        <x:v>592832</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
@@ -10612,57 +10611,57 @@
       <x:c r="K161" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>454251</x:v>
+        <x:v>556135</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="U161" s="4" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>296</x:v>
@@ -10673,57 +10672,57 @@
       <x:c r="K162" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>24223</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>556135</x:v>
+        <x:v>454251</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>35500</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
@@ -10965,57 +10964,57 @@
       <x:c r="K167" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>602557</x:v>
+        <x:v>454245</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>296</x:v>
@@ -11026,57 +11025,57 @@
       <x:c r="K168" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>454245</x:v>
+        <x:v>602557</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>318</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>35501</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
@@ -11092,51 +11091,51 @@
       <x:c r="M169" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>556124</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>41545</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -11191,176 +11190,177 @@
       <x:c r="I171" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>596791</x:v>
+        <x:v>596789</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>35501</x:v>
+        <x:v>41545</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>331</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>575984</x:v>
+        <x:v>596791</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>41545</x:v>
+        <x:v>35501</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="H173" s="0" t="s">
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>46081</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>596789</x:v>
+        <x:v>575984</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
@@ -11492,180 +11492,180 @@
         <x:v>29</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>533503</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>594643</x:v>
+        <x:v>594642</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="Q178" s="16" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="R178" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="Q178" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>594642</x:v>
+        <x:v>594641</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>34074</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>594641</x:v>
+        <x:v>594643</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>40</x:v>