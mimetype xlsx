--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -203,62 +203,62 @@
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de matelot pont + Certificat de sensibilisation à la sûreté (Habilitation)</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de matelot pont + Certificat de formation de base à la sécurité + Certificat de sensibilisation à la sûreté</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Européen de Formation Continue Maritime</x:t>
   </x:si>
   <x:si>
     <x:t>CEFCM</x:t>
   </x:si>
   <x:si>
     <x:t>29900</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES-SUR-MER</x:t>
   </x:si>
   <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/12/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Certificat de matelot pont + Certificat de formation de base à la sécurité (habilitation) + Certificat général d'opérateur (Habilitation) + Certificat de sensibilisation à la sûreté (Habilitation) + Brevet de mécanicien 250 kW</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de matelot pont + Certificat de formation de base à la sécurité (habilitation) + Certificat de sensibilisation à la sûreté (Habilitation) + Brevet de mécanicien 250 kW</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de matelot pont + Certificat de formation de base à la sécurité (habilitation) + Certificat de sensibilisation à la sûreté (Habilitation)</x:t>
   </x:si>
   <x:si>
     <x:t>Nekton - Formation Maritime</x:t>
   </x:si>
   <x:si>
     <x:t>06220</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel</x:t>
   </x:si>
   <x:si>
     <x:t>VALLAURIS</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
@@ -266,120 +266,120 @@
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de matelot pont</x:t>
   </x:si>
   <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pôle Tauroentum</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Maritime de l'Estérel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bénéficiaire du RSA , Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2027 00:00:00</x:t>
-[...11 lines deleted...]
-    <x:t>LA SEYNE-SUR-MER</x:t>
+    <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut pour l'Etude et l'Intégration des Nouvelles Techniques et Technologies</x:t>
   </x:si>
   <x:si>
     <x:t>INSEIT</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
-  </x:si>
-[...37 lines deleted...]
-    <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Brevet de mécanicien 750 kW</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanicien bord</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
@@ -1132,51 +1132,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>629863</x:v>
+        <x:v>624653</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
@@ -1191,51 +1191,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>624653</x:v>
+        <x:v>629863</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1530,51 +1530,51 @@
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>630435</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
@@ -1601,485 +1601,490 @@
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>630436</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>632367</x:v>
+        <x:v>629854</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>629854</x:v>
+        <x:v>638958</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>632342</x:v>
+        <x:v>629864</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H17" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>578737</x:v>
+        <x:v>639122</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H18" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="I18" s="16" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="Q18" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="Q18" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R18" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="S18" s="14" t="n">
+        <x:v>639123</x:v>
+      </x:c>
+      <x:c r="T18" s="16" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="U18" s="16" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H19" s="0" t="s">
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="R19" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="S19" s="0" t="n">
+        <x:v>639115</x:v>
+      </x:c>
+      <x:c r="T19" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="R19" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="H20" s="14" t="s"/>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>638958</x:v>
+        <x:v>632342</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>624655</x:v>
+        <x:v>632367</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
@@ -2088,346 +2093,341 @@
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>629864</x:v>
+        <x:v>624655</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>639081</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>639115</x:v>
+        <x:v>635622</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>81</x:v>
-[...2 lines deleted...]
-        <x:v>82</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>639122</x:v>
+        <x:v>602764</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>39154</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>21333</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>639123</x:v>
+        <x:v>578737</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>39702</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>31883</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>633305</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>