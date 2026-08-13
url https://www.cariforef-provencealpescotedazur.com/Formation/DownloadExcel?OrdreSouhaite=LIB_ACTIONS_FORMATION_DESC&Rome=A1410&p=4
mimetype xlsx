--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -443,74 +443,74 @@
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Pierre Le Roy de Boiseaumarié - Château Mongin (Lycée Professionnel Agricole et Viticole d'Orange)</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole métiers de l'agriculture</x:t>
   </x:si>
   <x:si>
+    <x:t>84600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFREO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHERENCHES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Agricampus</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>05300</x:t>
   </x:si>
   <x:si>
-    <x:t>MFREO</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>VENTAVON</x:t>
   </x:si>
   <x:si>
-    <x:t>84600</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>LPA La Ricarde</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA métiers de l'élevage : développement, production, conseil (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale de Haut Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>84500</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Élevage</x:t>
   </x:si>
   <x:si>
     <x:t>BOLLENE</x:t>
@@ -608,75 +608,75 @@
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP option responsable d'entreprise agricole (AFC / Région)</x:t>
   </x:si>
   <x:si>
     <x:t>Programme France Travail - Conseil régional</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP option responsable d'entreprise agricole</x:t>
   </x:si>
   <x:si>
+    <x:t>09/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>ADFPA 05</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/16/2026 00:00:00</x:t>
-[...5 lines deleted...]
-    <x:t>11/12/2026 00:00:00</x:t>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2025 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Berger vacher transhumant (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>L'Institut Agro</x:t>
   </x:si>
   <x:si>
     <x:t>75116</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Berger vacher transhumant</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée d'Enseignement Général et Technologique Agricole Carmejane</x:t>
   </x:si>
@@ -3666,435 +3666,435 @@
       <x:c r="K42" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>595400</x:v>
+        <x:v>595399</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="I43" s="4" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="Q43" s="4" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>595401</x:v>
+        <x:v>595402</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>595404</x:v>
+        <x:v>595405</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>595402</x:v>
+        <x:v>595400</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>595405</x:v>
+        <x:v>595401</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>595399</x:v>
+        <x:v>595404</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>595398</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>595403</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
@@ -4687,241 +4687,241 @@
       <x:c r="H60" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>555700</x:v>
+        <x:v>549861</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>606808</x:v>
+        <x:v>555700</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>605820</x:v>
+        <x:v>606808</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>605821</x:v>
+        <x:v>605820</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>86</x:v>
@@ -4929,66 +4929,66 @@
       <x:c r="H64" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>549861</x:v>
+        <x:v>605821</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
@@ -5507,407 +5507,405 @@
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>634957</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
-      <x:c r="E74" s="14" t="s"/>
-      <x:c r="F74" s="14" t="s"/>
+      <x:c r="E74" s="14" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F74" s="14" t="s">
+        <x:v>169</x:v>
+      </x:c>
       <x:c r="G74" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>637541</x:v>
+        <x:v>632760</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F75" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>632760</x:v>
+        <x:v>583529</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="U75" s="4" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
-      <x:c r="E76" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E76" s="14" t="s"/>
+      <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>583529</x:v>
+        <x:v>637541</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
-      <x:c r="E77" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>583942</x:v>
+        <x:v>584302</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="U77" s="4" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
-      <x:c r="E78" s="14" t="s"/>
-      <x:c r="F78" s="14" t="s"/>
+      <x:c r="E78" s="14" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F78" s="14" t="s">
+        <x:v>169</x:v>
+      </x:c>
       <x:c r="G78" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>584302</x:v>
+        <x:v>583538</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>583538</x:v>
+        <x:v>583942</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>41658</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>148</x:v>
       </x:c>