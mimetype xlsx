--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -464,81 +464,81 @@
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESCCOM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vip and Co</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
-  </x:si>
-[...22 lines deleted...]
-    <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Aleo Innovation</x:t>
   </x:si>
   <x:si>
     <x:t>13770</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
@@ -3094,268 +3094,267 @@
       <x:c r="T37" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="H38" s="14" t="s"/>
+      <x:c r="H38" s="14" t="s">
+        <x:v>132</x:v>
+      </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>564254</x:v>
+        <x:v>555923</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>135</x:v>
-[...2 lines deleted...]
-        <x:v>136</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="Q39" s="4" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="R39" s="0" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="S39" s="0" t="n">
+        <x:v>590005</x:v>
+      </x:c>
+      <x:c r="T39" s="4" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="U39" s="4" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>590005</x:v>
+        <x:v>564254</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>555921</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
@@ -3507,90 +3506,90 @@
       <x:c r="S44" s="14" t="n">
         <x:v>599911</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>564255</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>36803</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>67</x:v>
@@ -3661,51 +3660,51 @@
       <x:c r="L47" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>590008</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>67</x:v>
       </x:c>