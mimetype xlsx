--- v1 (2026-10-08)
+++ v2 (2026-10-08)
@@ -614,110 +614,110 @@
   <x:si>
     <x:t>Le dessin d'observation</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention musicologie</x:t>
   </x:si>
   <x:si>
+    <x:t>Université Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Histoire art</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
-    <x:t>Histoire art</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Université Côte d'Azur</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Licence mention musicologie parcours musique et sciences de la musique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
   </x:si>
   <x:si>
     <x:t>13621</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention musicologie parcours pôle supérieur musical et musicologique</x:t>
   </x:si>
   <x:si>
     <x:t>Maîtrise des percussions orientales : daburka, riq, bendir</x:t>
   </x:si>
   <x:si>
+    <x:t>09/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/24/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>master mention acoustique et musicologie</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Acoustique</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention acoustique et musicologie parcours musiques, technologies et humanités</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>master mention arts</x:t>
@@ -752,57 +752,57 @@
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention cinéma et audiovisuel parcours ingénierie du montage et post-production</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention cinéma et audiovisuel parcours ingénierie du son à l'image</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention cinéma et audiovisuel parcours métiers de la composition musicale et sonore pour l'image</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention cinéma et audiovisuel parcours métiers de la production et de la réalisation</x:t>
   </x:si>
   <x:si>
     <x:t>master mention théâtre</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
+    <x:t>AVIGNON UNIVERSITE</x:t>
+  </x:si>
+  <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention théâtre</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>Modalité et harmonisation dans le rébétiko</x:t>
   </x:si>
   <x:si>
     <x:t>Musicien des musiques actuelles</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation Professionnelle de la Musique - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>CFPM</x:t>
   </x:si>
   <x:si>
     <x:t>13004</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
@@ -1615,51 +1615,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>630196</x:v>
+        <x:v>630147</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1669,51 +1669,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>630197</x:v>
+        <x:v>630196</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
@@ -1726,51 +1726,51 @@
       <x:c r="K6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M6" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N6" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O6" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P6" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q6" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R6" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
-        <x:v>630147</x:v>
+        <x:v>630197</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>37768</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -2938,214 +2938,213 @@
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>638127</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>40006</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>45071</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>633909</x:v>
+        <x:v>592310</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>40006</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>83</x:v>
-[...1 lines deleted...]
-      <x:c r="H30" s="14" t="s"/>
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>45071</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>592310</x:v>
+        <x:v>621486</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>40006</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>75</x:v>
-[...2 lines deleted...]
-        <x:v>76</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>45071</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>621486</x:v>
+        <x:v>633909</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>40006</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
@@ -4601,51 +4600,51 @@
       <x:c r="K59" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>14216</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>592525</x:v>
+        <x:v>592524</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>40462</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
@@ -4658,51 +4657,51 @@
       <x:c r="K60" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>14216</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>592524</x:v>
+        <x:v>592525</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>40462</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
@@ -4826,263 +4825,263 @@
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>579887</x:v>
+        <x:v>636913</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>581041</x:v>
+        <x:v>579887</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>45082</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>636913</x:v>
+        <x:v>581041</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>595478</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>11486</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>595479</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38996</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
@@ -5124,135 +5123,135 @@
       <x:c r="R68" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>640083</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>592796</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>45066</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>592797</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
@@ -5294,250 +5293,250 @@
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>640084</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>592097</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>592095</x:v>
+        <x:v>592096</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>592098</x:v>
+        <x:v>592095</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>46236</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>592096</x:v>
+        <x:v>592098</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39404</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
@@ -5889,177 +5888,177 @@
         <x:v>225</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>592074</x:v>
+        <x:v>592075</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39264</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>640468</x:v>
+        <x:v>592074</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39264</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>45004</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>592075</x:v>
+        <x:v>640468</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
@@ -6248,54 +6247,54 @@
       <x:c r="R88" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>643576</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>41348</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>45073</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>88</x:v>
       </x:c>