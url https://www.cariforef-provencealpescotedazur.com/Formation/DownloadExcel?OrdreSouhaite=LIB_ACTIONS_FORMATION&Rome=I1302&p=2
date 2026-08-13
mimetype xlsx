--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -440,80 +440,80 @@
   <x:si>
     <x:t>Lycée P de Girard</x:t>
   </x:si>
   <x:si>
     <x:t>84082</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
+    <x:t>LE THOLONET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LPO Saint-Éloi</x:t>
   </x:si>
   <x:si>
     <x:t>13626</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Eloi</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>LE THOLONET</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Artaud</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>BTS maintenance des systèmes option A : systèmes de production (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
@@ -527,102 +527,102 @@
   <x:si>
     <x:t>Lycée Polyvalent Philippe de Girard</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jules Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Antonin Artaud</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Vauvenargues</x:t>
   </x:si>
   <x:si>
     <x:t>Ifria Sud Paca - CFA Ifria Sud Paca</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>AEP Saint Eloi</x:t>
   </x:si>
   <x:si>
     <x:t>La Cordeille Formation - Externat Saint Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>OLLIOULES</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Don Bosco Marseille - Lycée Professionnel Privé et Lycée Technologique Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent d'Altitude</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
@@ -3523,645 +3523,643 @@
       <x:c r="R36" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>596516</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>493646</x:v>
+        <x:v>587945</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>123</x:v>
-[...1 lines deleted...]
-      <x:c r="H38" s="14" t="s"/>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
       <x:c r="I38" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>596511</x:v>
+        <x:v>608351</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>596514</x:v>
+        <x:v>543699</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>587945</x:v>
+        <x:v>596511</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>99</x:v>
-[...2 lines deleted...]
-        <x:v>100</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>608351</x:v>
+        <x:v>596514</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>543699</x:v>
+        <x:v>587946</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>587946</x:v>
+        <x:v>543696</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>543696</x:v>
+        <x:v>596517</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>596517</x:v>
+        <x:v>550643</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="H46" s="14" t="s"/>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>550643</x:v>
+        <x:v>617138</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>99</x:v>
-[...2 lines deleted...]
-        <x:v>100</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>617138</x:v>
+        <x:v>493646</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>140</x:v>
@@ -4737,1983 +4735,1981 @@
         <x:v>605700</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>91</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>602812</x:v>
+        <x:v>604284</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>550307</x:v>
+        <x:v>602812</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>611260</x:v>
+        <x:v>550307</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>58</x:v>
-[...2 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>501004</x:v>
+        <x:v>611260</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>149</x:v>
-[...1 lines deleted...]
-      <x:c r="H62" s="14" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>501472</x:v>
+        <x:v>501004</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="E63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>602323</x:v>
+        <x:v>501472</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>611019</x:v>
+        <x:v>602323</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>155</x:v>
-[...2 lines deleted...]
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>556777</x:v>
+        <x:v>611019</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="H66" s="14" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="I66" s="16" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...2 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>555616</x:v>
+        <x:v>556777</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>606945</x:v>
+        <x:v>555616</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>609467</x:v>
+        <x:v>606945</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="Q69" s="4" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="R69" s="0" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="S69" s="0" t="n">
+        <x:v>609467</x:v>
+      </x:c>
+      <x:c r="T69" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="Q69" s="4" t="s">
+      <x:c r="U69" s="4" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>47</x:v>
-[...1 lines deleted...]
-      <x:c r="H70" s="14" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H70" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>604363</x:v>
+        <x:v>605701</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>501466</x:v>
+        <x:v>604363</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>550554</x:v>
+        <x:v>501466</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>604283</x:v>
+        <x:v>550554</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>604285</x:v>
+        <x:v>604283</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>58</x:v>
-[...2 lines deleted...]
-        <x:v>59</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>550269</x:v>
+        <x:v>604285</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>550270</x:v>
+        <x:v>550269</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>550272</x:v>
+        <x:v>550270</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>602813</x:v>
+        <x:v>550272</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>556394</x:v>
+        <x:v>602813</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>552717</x:v>
+        <x:v>556394</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H81" s="0" t="s">
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>547617</x:v>
+        <x:v>552717</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>547774</x:v>
+        <x:v>547617</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>598931</x:v>
+        <x:v>547774</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>550306</x:v>
+        <x:v>598931</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>99</x:v>
-[...2 lines deleted...]
-        <x:v>100</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>608110</x:v>
+        <x:v>550306</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>174</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>607542</x:v>
+        <x:v>608110</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>605698</x:v>
+        <x:v>607542</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="H88" s="14" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="H88" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>547618</x:v>
+        <x:v>605698</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>602254</x:v>
+        <x:v>547618</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>604284</x:v>
+        <x:v>602254</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -7120,57 +7116,57 @@
       <x:c r="H98" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>605702</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -7313,51 +7309,51 @@
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>600749</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>101</x:v>
@@ -7480,57 +7476,57 @@
       <x:c r="H104" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>550274</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -7627,81 +7623,81 @@
       <x:c r="S106" s="14" t="n">
         <x:v>596447</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>555617</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -7806,82 +7802,82 @@
         <x:v>550275</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>598932</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>38543</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
@@ -8300,51 +8296,51 @@
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>603398</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
@@ -8360,51 +8356,51 @@
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>554912</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
         <x:v>231</x:v>
@@ -8663,353 +8659,353 @@
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>556126</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>603816</x:v>
+        <x:v>510675</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>603397</x:v>
+        <x:v>603816</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>602531</x:v>
+        <x:v>603397</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>554854</x:v>
+        <x:v>602531</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>35408</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>510675</x:v>
+        <x:v>554854</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>150</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
@@ -9082,129 +9078,129 @@
       <x:c r="R131" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>592937</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>592938</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>594654</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
@@ -9381,51 +9377,51 @@
       <x:c r="L137" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>608197</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>40121</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>261</x:v>
@@ -9463,81 +9459,81 @@
       <x:c r="S138" s="14" t="n">
         <x:v>558147</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>39635</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>609538</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>36247</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>