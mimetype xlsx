--- v0 (2026-08-12)
+++ v1 (2026-08-12)
@@ -257,101 +257,101 @@
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>01/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2027 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Améliorer sa démarche de gestion des entreprises extérieures - Plan de prévention - PRA006</x:t>
@@ -623,98 +623,98 @@
   <x:si>
     <x:t>Lycée J Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>06414</x:t>
   </x:si>
   <x:si>
     <x:t>Développement durable</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional César Baldaccini (anciennement lycée du Rempart)</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Rempart-Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée G Apollinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée P G de Gennes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS CEDEX 9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Denis Diderot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée T Edison</x:t>
   </x:si>
   <x:si>
     <x:t>83510</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Jean Lurçat</x:t>
   </x:si>
   <x:si>
     <x:t>13693</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée G Apollinaire</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>LPO Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Léonard de Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>06633</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Marie-Madeleine Fourcade</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>13395</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 10</x:t>
@@ -803,143 +803,143 @@
   <x:si>
     <x:t>LE MUY</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Camus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Saint-Éloi</x:t>
   </x:si>
   <x:si>
     <x:t>13626</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Eloi</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent Alphonse Benoît</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L ISLE SUR LA SORGUE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Les Iscles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Louis - Ste-Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIGNAC-LA-NERTHE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Pierre Mendès-France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Adam de Craponne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON DE PROVENCE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent d'altitude</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIANCON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Artaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée L Pasquet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Costebelle</x:t>
+  </x:si>
+  <x:si>
     <x:t>LPO modèle électronique</x:t>
   </x:si>
   <x:si>
     <x:t>13396</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 11</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>LP Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 01</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée St-Louis - Ste-Marie</x:t>
-[...70 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent Jean-Henri Fabre</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Janetti</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor européen Qualité Sécurité Environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Qualité hygiène sécurité environnement</x:t>
@@ -1196,107 +1196,107 @@
   <x:si>
     <x:t>Devenir acteur en Sauvetage Secourisme du Travail (SST) - PRS001</x:t>
   </x:si>
   <x:si>
     <x:t>Accident travail maladie professionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/23/2026 00:00:00</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
@@ -1604,116 +1604,116 @@
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention qualité, hygiène, sécurité, santé, environnement parcours qualité et laboratoire</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention qualité, hygiène, sécurité, santé, environnement parcours systèmes de management QHSE en filière viti-vinicole</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">MAC APS - Maintien et Actualisation des compétences - Renouvellement carte agent privé de sécurité </x:t>
   </x:si>
   <x:si>
     <x:t>Institut Universel de Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
+    <x:t>09/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAC APS - Maintien et Actualisation des compétences - Renouvellement carte agent privé de sécurité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asp Bodyguard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MAC APS - Maintien et Actualisation des compétences - Renouvellement carte agent privé de sécurité</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Maintenir et actualiser les compétences acteur en Sauvetage Secourisme du Travail (SST) - PRS002</x:t>
   </x:si>
   <x:si>
+    <x:t>09/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/19/2026 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Maintien et Actualisation des Compétences Agent de Prévention et de Sécurité (MAC APS)</x:t>
   </x:si>
   <x:si>
     <x:t>Formeo 13</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Maîtriser la réglementation des Installations Classées pour la Protection de l'Environnement (ICPE) - EVG001</x:t>
   </x:si>
   <x:si>
     <x:t>Installation classée</x:t>
   </x:si>
   <x:si>
     <x:t>Management durable et responsable sur mesure</x:t>
   </x:si>
   <x:si>
     <x:t>Prevot Strat et Co</x:t>
@@ -1754,104 +1754,104 @@
   <x:si>
     <x:t>CESI Ecole d'ingénieurs - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CESI école d'ingénieurs - campus de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>CESI Ecole d'ingénieurs - campus de Nice Sophia Antipolis</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la stratégie QSE/RSE (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de système qualité sécurité environnement en partenariat avec Groupe Kedge Business School (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>10/21/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/21/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Manager des risques industriels (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des risques industriels (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des risques QHSE</x:t>
   </x:si>
   <x:si>
+    <x:t>09/17/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/17/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des risques QHSE (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Formeo 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/17/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Ip Seq</x:t>
   </x:si>
   <x:si>
     <x:t>Ip Seq - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des risques QSSE (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Transition écologique</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des systèmes intégrés QSE (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement durable (Apprentissage)</x:t>
@@ -1868,59 +1868,59 @@
   <x:si>
     <x:t>Mediaschool Paris - Institut Européen de la Communication et des Médias - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager qualité sécurité environnement et performance durable de l'entreprise (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Pertuis</x:t>
   </x:si>
   <x:si>
     <x:t>84120</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>master mention génie des procédés et des bio-procédés</x:t>
   </x:si>
   <x:si>
     <x:t>Génie chimique</x:t>
   </x:si>
   <x:si>
     <x:t>ST PAUL LES DURANCE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>Centrale Méditerranée - campus de Marseille</x:t>
@@ -2192,108 +2192,108 @@
   <x:si>
     <x:t>12/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable management durable qualité sécurité environnement</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>responsable management durable qualité sécurité environnement</x:t>
   </x:si>
   <x:si>
     <x:t>FORMEO-IEQT</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable management durable qualité sécurité environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable qualité sécurité environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/09/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/25/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ifria Sud Paca - CFA Ifria Sud Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/31/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Ifria Sud Paca - CFA Ifria Sud Paca</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>Responsable qualité, santé, sécurité, environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Risques chimiques et professionnels en piscine</x:t>
   </x:si>
   <x:si>
     <x:t>Coopérative de Formation aux Métiers de l'Environnement Urbain</x:t>
   </x:si>
   <x:si>
     <x:t>CFME-URB</x:t>
   </x:si>
   <x:si>
     <x:t>Santé durable et prévention des risques psychosociaux (RPS) sur mesure</x:t>
   </x:si>
   <x:si>
     <x:t>Risque psychosocial</x:t>
   </x:si>
   <x:si>
+    <x:t>ENTRAGES</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LA ROBINE-SUR-GALABRE</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>ENTRAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Sauveteur secouriste du travail - MAC SST</x:t>
   </x:si>
   <x:si>
     <x:t>Azur Pro Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13730</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-VICTORET</x:t>
   </x:si>
   <x:si>
     <x:t>Savoir rédiger le document unique d'évaluation des risques professionnels</x:t>
   </x:si>
   <x:si>
     <x:t>Dc Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Duerp</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2018 00:00:00</x:t>
   </x:si>
@@ -3368,51 +3368,51 @@
       <x:c r="K11" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>586787</x:v>
+        <x:v>637375</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C12" s="15" t="s"/>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>53</x:v>
@@ -3421,304 +3421,304 @@
       <x:c r="K12" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>586790</x:v>
+        <x:v>637376</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>637365</x:v>
+        <x:v>586788</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>637369</x:v>
+        <x:v>586787</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>637371</x:v>
+        <x:v>586790</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>637379</x:v>
+        <x:v>637365</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>637375</x:v>
+        <x:v>637369</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>53</x:v>
@@ -3727,100 +3727,100 @@
       <x:c r="K18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>637376</x:v>
+        <x:v>637371</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>586788</x:v>
+        <x:v>637379</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>53</x:v>
@@ -5181,240 +5181,240 @@
         <x:v>594388</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>594380</x:v>
+        <x:v>594379</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="Q47" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="R47" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="Q47" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>594390</x:v>
+        <x:v>594386</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="Q48" s="16" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="R48" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="Q48" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>594391</x:v>
+        <x:v>594389</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="Q49" s="4" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="R49" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="Q49" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>594379</x:v>
+        <x:v>594380</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>195</x:v>
@@ -5425,51 +5425,51 @@
       <x:c r="K50" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>594386</x:v>
+        <x:v>594390</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>133</x:v>
@@ -5477,51 +5477,51 @@
       <x:c r="K51" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>594389</x:v>
+        <x:v>594391</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>92</x:v>
@@ -6140,82 +6140,82 @@
       <x:c r="R63" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>594410</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>594412</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>227</x:v>
@@ -6223,51 +6223,51 @@
       <x:c r="J65" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>594413</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
@@ -6514,81 +6514,81 @@
         <x:v>241</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>594423</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>594427</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
@@ -6602,1173 +6602,1173 @@
       <x:c r="K72" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>594394</x:v>
+        <x:v>594403</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>594395</x:v>
+        <x:v>594407</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>594401</x:v>
+        <x:v>594419</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>594402</x:v>
+        <x:v>594393</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>594406</x:v>
+        <x:v>594402</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>594418</x:v>
+        <x:v>594406</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>594426</x:v>
+        <x:v>594418</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>594408</x:v>
+        <x:v>594426</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>594411</x:v>
+        <x:v>594408</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>594420</x:v>
+        <x:v>594411</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>594425</x:v>
+        <x:v>594420</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>594396</x:v>
+        <x:v>594425</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>594397</x:v>
+        <x:v>594396</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>594399</x:v>
+        <x:v>594397</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>594403</x:v>
+        <x:v>594399</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>594407</x:v>
+        <x:v>594394</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>594419</x:v>
+        <x:v>594395</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>594393</x:v>
+        <x:v>594401</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>594414</x:v>
+        <x:v>594400</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>594417</x:v>
+        <x:v>594414</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>594424</x:v>
+        <x:v>594417</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>12522</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>594400</x:v>
+        <x:v>594424</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
@@ -8206,78 +8206,78 @@
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>12570</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="R102" s="14" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>601752</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39944</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -9611,54 +9611,54 @@
       <x:c r="L126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>617042</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>45</x:v>
@@ -9765,51 +9765,51 @@
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>619997</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
@@ -9911,820 +9911,820 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>619988</x:v>
+        <x:v>619982</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>619993</x:v>
+        <x:v>619986</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>619996</x:v>
+        <x:v>619989</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="U134" s="16" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>620005</x:v>
+        <x:v>620000</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>619982</x:v>
+        <x:v>620011</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>619986</x:v>
+        <x:v>620012</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>355</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>619989</x:v>
+        <x:v>619987</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>620000</x:v>
+        <x:v>619992</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>620011</x:v>
+        <x:v>620001</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>620012</x:v>
+        <x:v>620004</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>372</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>619987</x:v>
+        <x:v>620013</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>619992</x:v>
+        <x:v>619988</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>620001</x:v>
+        <x:v>619993</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>620004</x:v>
+        <x:v>619996</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>620013</x:v>
+        <x:v>620005</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="U146" s="16" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>619981</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
@@ -10733,100 +10733,100 @@
       <x:c r="L148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>619985</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>619995</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
@@ -10835,54 +10835,54 @@
       <x:c r="L150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>619998</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>27</x:v>
@@ -10986,54 +10986,54 @@
       <x:c r="L153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>620007</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
@@ -11088,54 +11088,54 @@
       <x:c r="L155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>620009</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
@@ -11243,103 +11243,103 @@
       <x:c r="L158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>620015</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>619984</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
@@ -11496,51 +11496,51 @@
       <x:c r="L163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>33029</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>619922</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
@@ -11651,103 +11651,103 @@
       <x:c r="L166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>626279</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>626277</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>36225</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
@@ -12561,251 +12561,252 @@
       <x:c r="R183" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>598169</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>598283</x:v>
+        <x:v>612983</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>445</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>612983</x:v>
+        <x:v>598283</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>40530</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>318</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>12556</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>575055</x:v>
+        <x:v>624493</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>322</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>40530</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H187" s="0" t="s">
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>12556</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>333</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>624493</x:v>
+        <x:v>575055</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>40530</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>460</x:v>
@@ -13158,54 +13159,54 @@
       <x:c r="L194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>24132</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>620199</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>40109</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
@@ -13328,51 +13329,51 @@
       <x:c r="L197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>582033</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>40054</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
         <x:v>290</x:v>
@@ -13570,51 +13571,51 @@
       <x:c r="L201" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>616815</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>40331</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
@@ -13791,110 +13792,110 @@
       <x:c r="K205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>613580</x:v>
+        <x:v>613578</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>509</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>613581</x:v>
+        <x:v>632808</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>45</x:v>
@@ -13949,54 +13950,54 @@
       <x:c r="L208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>613576</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>27</x:v>
@@ -14051,51 +14052,51 @@
       <x:c r="L210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>613579</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>26</x:v>
@@ -14103,351 +14104,351 @@
       <x:c r="M211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>613582</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>613583</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>613584</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>613578</x:v>
+        <x:v>613580</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>514</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42854</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>514</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>632808</x:v>
+        <x:v>613581</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>520</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>620018</x:v>
+        <x:v>620017</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>620026</x:v>
+        <x:v>620034</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>24</x:v>
@@ -14456,1587 +14457,1587 @@
       <x:c r="K218" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>620032</x:v>
+        <x:v>620035</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>620039</x:v>
+        <x:v>620040</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>620053</x:v>
+        <x:v>620047</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>620055</x:v>
+        <x:v>620057</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>620058</x:v>
+        <x:v>620036</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>620024</x:v>
+        <x:v>620048</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>520</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>520</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>620031</x:v>
+        <x:v>620056</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>620033</x:v>
+        <x:v>620024</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s"/>
       <x:c r="K226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>620038</x:v>
+        <x:v>620031</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>620041</x:v>
+        <x:v>620033</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s"/>
       <x:c r="K228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>620054</x:v>
+        <x:v>620038</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C229" s="3" t="s"/>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>620036</x:v>
+        <x:v>620041</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>620048</x:v>
+        <x:v>620054</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>620056</x:v>
+        <x:v>620020</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>620017</x:v>
+        <x:v>620021</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>620034</x:v>
+        <x:v>620023</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>530</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s"/>
       <x:c r="K234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>620035</x:v>
+        <x:v>620025</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>620040</x:v>
+        <x:v>620037</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>395</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>620047</x:v>
+        <x:v>620042</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>620057</x:v>
+        <x:v>620043</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>517</x:v>
+        <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>620020</x:v>
+        <x:v>620045</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>620021</x:v>
+        <x:v>620049</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>620023</x:v>
+        <x:v>620051</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>620025</x:v>
+        <x:v>620052</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>531</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>531</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>620037</x:v>
+        <x:v>620018</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>620042</x:v>
+        <x:v>620026</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>532</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>620043</x:v>
+        <x:v>620032</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>531</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>531</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>620045</x:v>
+        <x:v>620039</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>620049</x:v>
+        <x:v>620053</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>620051</x:v>
+        <x:v>620055</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>620052</x:v>
+        <x:v>620058</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>27</x:v>
@@ -16400,51 +16401,51 @@
       <x:c r="M256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>12509</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>619503</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>529</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>45</x:v>
@@ -16505,51 +16506,51 @@
       <x:c r="L258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>628551</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>41433</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -16732,51 +16733,51 @@
       <x:c r="L262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>628555</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>41669</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -16789,286 +16790,286 @@
       <x:c r="L263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>628559</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>510417</x:v>
+        <x:v>510419</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>511</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>549325</x:v>
+        <x:v>510417</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>600228</x:v>
+        <x:v>549325</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>510419</x:v>
+        <x:v>600228</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="U267" s="4" t="s">
         <x:v>565</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>566</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>37809</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
@@ -17132,57 +17133,57 @@
       <x:c r="K269" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>549327</x:v>
+        <x:v>600218</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>558</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
         <x:v>37809</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
@@ -17191,168 +17192,168 @@
       <x:c r="K270" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>42884</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>600218</x:v>
+        <x:v>549327</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>558</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>609315</x:v>
+        <x:v>599036</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>571</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>599036</x:v>
+        <x:v>609315</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="U272" s="16" t="s">
         <x:v>572</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17362,515 +17363,515 @@
       <x:c r="M273" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>540596</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>546766</x:v>
+        <x:v>569653</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>575</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>546767</x:v>
+        <x:v>509526</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>572</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>576</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="R276" s="14" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="S276" s="14" t="n">
+        <x:v>546766</x:v>
+      </x:c>
+      <x:c r="T276" s="16" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="R276" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>576</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>509526</x:v>
+        <x:v>546767</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>569652</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>575</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>509533</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>633416</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>633414</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
@@ -17882,51 +17883,51 @@
       <x:c r="L282" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>632824</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
@@ -17977,132 +17978,132 @@
       <x:c r="C284" s="15" t="n">
         <x:v>37084</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>549297</x:v>
+        <x:v>549328</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>564</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>519</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>37084</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>549328</x:v>
+        <x:v>549297</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>37011</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
         <x:v>590</x:v>
@@ -18198,93 +18199,93 @@
         <x:v>602788</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="S288" s="14" t="n">
+        <x:v>547224</x:v>
+      </x:c>
+      <x:c r="T288" s="16" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="U288" s="16" t="s">
         <x:v>599</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
@@ -18294,118 +18295,118 @@
       <x:c r="K289" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>547224</x:v>
+        <x:v>510524</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>594</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>596</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>510524</x:v>
+        <x:v>605727</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>601</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="E291" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G291" s="0" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
@@ -18473,51 +18474,51 @@
       <x:c r="J292" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>550296</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
@@ -18638,51 +18639,51 @@
       <x:c r="J295" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>597243</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38179</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
@@ -18978,51 +18979,51 @@
       <x:c r="J301" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>12511</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>592062</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>39184</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
@@ -19727,114 +19728,114 @@
       <x:c r="K314" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>21543</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>632947</x:v>
+        <x:v>574980</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>359</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
         <x:v>38969</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>21543</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>574980</x:v>
+        <x:v>632947</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>322</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>38969</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I316" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
@@ -20348,51 +20349,51 @@
       <x:c r="J325" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>12061</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>592222</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
         <x:v>39700</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
@@ -20661,147 +20662,147 @@
       <x:c r="R330" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>577563</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>591870</x:v>
+        <x:v>591871</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>15454</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>618</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>591871</x:v>
+        <x:v>591870</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>38699</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
@@ -21083,162 +21084,162 @@
       <x:c r="K338" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>24132</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>572160</x:v>
+        <x:v>636285</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>433</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>24132</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>636285</x:v>
+        <x:v>572160</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>33029</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>619925</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>27</x:v>
@@ -21293,51 +21294,51 @@
       <x:c r="L342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>12509</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>619505</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>99</x:v>
@@ -21599,100 +21600,100 @@
       <x:c r="L348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>24121</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>620063</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>24121</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>620064</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
@@ -21701,100 +21702,100 @@
       <x:c r="L350" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>24121</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>620061</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>531</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>24121</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>620060</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
@@ -21905,51 +21906,51 @@
       <x:c r="L354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>24121</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>620069</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>528</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>26</x:v>
@@ -21957,51 +21958,51 @@
       <x:c r="M355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>24121</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>620068</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
@@ -22056,51 +22057,51 @@
       <x:c r="L357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>24121</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>623051</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>525</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
@@ -22161,51 +22162,51 @@
       <x:c r="L359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>42890</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>616982</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="I360" s="16" t="s">
         <x:v>686</x:v>
       </x:c>
@@ -22448,122 +22449,122 @@
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>42875</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>635667</x:v>
+        <x:v>635666</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>42875</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>692</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>635666</x:v>
+        <x:v>635667</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>25</x:v>
@@ -22736,51 +22737,51 @@
       <x:c r="M370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>614952</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>511</x:v>
+        <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
@@ -22790,394 +22791,394 @@
       <x:c r="M371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>598970</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>700</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>618063</x:v>
+        <x:v>596936</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>563</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>702</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>703</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>596936</x:v>
+        <x:v>618063</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>565</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>578</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>603086</x:v>
+        <x:v>569651</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>705</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>546768</x:v>
+        <x:v>605104</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>605104</x:v>
+        <x:v>603086</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>577</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>578</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>569651</x:v>
+        <x:v>546768</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>564</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>35433</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
@@ -23186,114 +23187,114 @@
       <x:c r="K378" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>509564</x:v>
+        <x:v>549333</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>41446</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>611018</x:v>
+        <x:v>632862</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="U379" s="4" t="s">
         <x:v>709</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>41446</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
@@ -23308,51 +23309,51 @@
       <x:c r="M380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>632867</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>35433</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="E381" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G381" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
@@ -23365,402 +23366,402 @@
       <x:c r="M381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>509562</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
-        <x:v>35433</x:v>
+        <x:v>41446</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>549301</x:v>
+        <x:v>611018</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>566</x:v>
+        <x:v>713</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>35433</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>549333</x:v>
+        <x:v>549301</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>714</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
-        <x:v>41446</x:v>
+        <x:v>35433</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>632862</x:v>
+        <x:v>549302</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>35433</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>550649</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>35433</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>549302</x:v>
+        <x:v>509564</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>717</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>35862</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H387" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>605728</x:v>
+        <x:v>602792</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>35862</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I388" s="16" t="s">
         <x:v>596</x:v>
@@ -23795,93 +23796,93 @@
       <x:c r="S388" s="14" t="n">
         <x:v>547227</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>35862</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H389" s="0" t="s">
-        <x:v>595</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>596</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>602792</x:v>
+        <x:v>605728</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>600</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
         <x:v>35862</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
         <x:v>596</x:v>
@@ -23898,357 +23899,357 @@
       <x:c r="M390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>602790</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>599</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>42875</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>629030</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>544</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>628020</x:v>
+        <x:v>628022</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="S393" s="0" t="n">
+        <x:v>628009</x:v>
+      </x:c>
+      <x:c r="T393" s="4" t="s">
         <x:v>725</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>627719</x:v>
+        <x:v>628020</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>545</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>628009</x:v>
+        <x:v>628038</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>724</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>33053</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>726</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>628022</x:v>
+        <x:v>627719</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>99</x:v>
@@ -24331,174 +24332,174 @@
         <x:v>734</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>42816</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>537</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>176917</x:v>
+        <x:v>176918</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>42816</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>176919</x:v>
+        <x:v>176917</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>42816</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>597</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>176918</x:v>
+        <x:v>176919</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
@@ -24512,54 +24513,54 @@
       <x:c r="L402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>617046</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H403" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>26</x:v>
@@ -24567,51 +24568,51 @@
       <x:c r="M403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>42866</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>632276</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>