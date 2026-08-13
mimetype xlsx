--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -521,267 +521,267 @@
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Atmosphère explosive niveau 0 - ATEX 0</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement inter entreprises de sécurité (GIES 1)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement inter entreprises de sécurité (GIES 1 + 2) + atex 0</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupement inter entreprise de sécurité (GIES1) + GIES 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Olivier Dupeyre Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Connaître et prévenir le risque légionellose sur les tours aéroréfrigérantes (TAR) - PRB049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Risque légionellose</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement inter entreprises de sécurité (GIES 1) + ATEX 0 + ARI + travaux en hauteur + Groupement Technique Inter Sociétés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement inter entreprises de sécurité (GIES 1) + ATEX 0 + travaux en hauteur+ Groupement inter entreprises de sécurité (GTIS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation scolaire, universitaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>licence pro mention métiers de la radioprotection et de la sécurité nucléaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 3 et 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radioprotection</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Le rôle et les obligations du donneur d'ordre sur chantiers amiante - AMG103</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrant plomb recyclage ou passerelle amiante SS3/SS4 - AMP102</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupement inter entreprise de sécurité (GIES1) + GIES 2</x:t>
-[...67 lines deleted...]
-  <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Athéna Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>13340</x:t>
   </x:si>
   <x:si>
     <x:t>ROGNAC</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement inter entreprises de sécurité (GIES 2)</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement inter entreprises de sécurité (GIES 1) + travaux en hauteur + atex 0 + HOBO</x:t>
   </x:si>
   <x:si>
+    <x:t>Opérateur repérage amiante</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GIP FCIP AIX-MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseil Formation Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX - LES MILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/22/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Opérateur plomb sous référentiel organisme de sécurité sociale - AMP201</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement inter entreprises de sécurité (GIES 1) + ATEX 0 + ARI + GTIS + ECI-ECV + travaux en hauteur</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement Inter Entreprise de Sécurité (GIES 1) + Appareil Respiratoire Isolant (ARI) + ATEX 0</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement inter entreprises de sécurité (GIES 1 ) + atex 0</x:t>
   </x:si>
   <x:si>
     <x:t>Réception échafaudage</x:t>
   </x:si>
   <x:si>
-    <x:t>Opérateur repérage amiante</x:t>
-[...29 lines deleted...]
-    <x:t>04/22/2027 00:00:00</x:t>
+    <x:t>BTS environnement nucléaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Les Iscles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Énergie nucléaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>Certification nucléaire - Option Réacteur Nucléaire Embarqué (RNE) - Prévention des Risques (PR)</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement Inter Entreprise de Sécurité (GIES 1)  + Groupement Inter Entreprise de Sécurité (GIES 2) + Espaces confinés (ECI ECV) +  Groupement Technique Inter Sociétés (GTIS) - Niveau 1 + Habilitation électrique 1.2 BR BC +  Travaux hauteur +  ATEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Atmosphère explosive ATEX 0 + intervenants Espaces Confinés (ECI) - Vigie Espaces Confinés (ECV) + travail en hauteur + HOBO</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de la radioprotection et de la sécurité nucléaire parcours contrôle des rayonnements ionisants et application des techniques de protection</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -3709,860 +3709,860 @@
       <x:c r="R47" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>612964</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>22265</x:v>
+        <x:v>42884</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>619144</x:v>
+        <x:v>632887</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>22276</x:v>
+        <x:v>42884</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>619212</x:v>
+        <x:v>598169</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>42884</x:v>
+        <x:v>22203</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>632887</x:v>
+        <x:v>619937</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>157</x:v>
-[...1 lines deleted...]
-      <x:c r="H51" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I51" s="4" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="K51" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="L51" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="M51" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N51" s="3" t="n">
+        <x:v>11567</x:v>
+      </x:c>
+      <x:c r="O51" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="P51" s="0" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="Q51" s="4" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="R51" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="S51" s="0" t="n">
+        <x:v>619950</x:v>
+      </x:c>
+      <x:c r="T51" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="I51" s="4" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>22203</x:v>
+        <x:v>11567</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>619937</x:v>
+        <x:v>619951</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>159</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>619950</x:v>
+        <x:v>619956</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>619951</x:v>
+        <x:v>619962</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>619956</x:v>
+        <x:v>619968</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>619962</x:v>
+        <x:v>619969</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>11567</x:v>
+        <x:v>11559</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>619968</x:v>
+        <x:v>612950</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>11567</x:v>
+        <x:v>11559</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>619969</x:v>
+        <x:v>612953</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>11559</x:v>
+        <x:v>42884</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>612950</x:v>
+        <x:v>612983</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>11559</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>612953</x:v>
+        <x:v>612985</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>140</x:v>
-[...1 lines deleted...]
-      <x:c r="C61" s="3" t="s"/>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C61" s="3" t="n">
+        <x:v>40109</x:v>
+      </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="J61" s="0" t="s">
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>42884</x:v>
+        <x:v>24121</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>612983</x:v>
+        <x:v>592391</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>11559</x:v>
+        <x:v>22265</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>612985</x:v>
+        <x:v>619144</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>171</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>173</x:v>
-[...2 lines deleted...]
-        <x:v>174</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>24121</x:v>
+        <x:v>22276</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="S63" s="0" t="n">
+        <x:v>619212</x:v>
+      </x:c>
+      <x:c r="T63" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="S63" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
@@ -4571,100 +4571,100 @@
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22265</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>629491</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>619936</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
@@ -4824,51 +4824,51 @@
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>619975</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
@@ -4987,1126 +4987,1126 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>612974</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
+      <x:c r="E73" s="0" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F73" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H73" s="0" t="s">
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>11567</x:v>
+        <x:v>22265</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>619933</x:v>
+        <x:v>637538</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>619953</x:v>
+        <x:v>619933</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>619965</x:v>
+        <x:v>619953</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>619974</x:v>
+        <x:v>619965</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>22276</x:v>
+        <x:v>11567</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>627730</x:v>
+        <x:v>619974</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>11559</x:v>
+        <x:v>22276</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>612941</x:v>
+        <x:v>627730</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>11567</x:v>
+        <x:v>11559</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>612961</x:v>
+        <x:v>612941</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>11559</x:v>
+        <x:v>11567</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>612975</x:v>
+        <x:v>612961</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>42884</x:v>
+        <x:v>11559</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>612980</x:v>
+        <x:v>612975</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
-      <x:c r="E82" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E82" s="14" t="s"/>
+      <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>201</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>22265</x:v>
+        <x:v>42884</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>637538</x:v>
+        <x:v>612980</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C83" s="3" t="s"/>
+      <x:c r="C83" s="3" t="n">
+        <x:v>40078</x:v>
+      </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>24130</x:v>
+        <x:v>24134</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>629507</x:v>
+        <x:v>620388</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>68</x:v>
-[...1 lines deleted...]
-      <x:c r="J84" s="14" t="s"/>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J84" s="14" t="s">
+        <x:v>133</x:v>
+      </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>42884</x:v>
+        <x:v>24130</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>613992</x:v>
+        <x:v>629507</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>11567</x:v>
+        <x:v>42884</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>619947</x:v>
+        <x:v>613992</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>619952</x:v>
+        <x:v>619947</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>619958</x:v>
+        <x:v>619952</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>11567</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>619959</x:v>
+        <x:v>619958</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>11559</x:v>
+        <x:v>11567</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>612966</x:v>
+        <x:v>619959</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>22265</x:v>
+        <x:v>11559</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>619143</x:v>
+        <x:v>612966</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
-      <x:c r="E91" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>35</x:v>
-[...2 lines deleted...]
-        <x:v>36</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>12520</x:v>
+        <x:v>22265</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>551861</x:v>
+        <x:v>619143</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>170</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>40078</x:v>
+        <x:v>38653</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
-      <x:c r="E92" s="14" t="s"/>
+      <x:c r="E92" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>219</x:v>
-[...1 lines deleted...]
-      <x:c r="H92" s="14" t="s"/>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H92" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="I92" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>24134</x:v>
+        <x:v>12520</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="S92" s="14" t="n">
+        <x:v>551861</x:v>
+      </x:c>
+      <x:c r="T92" s="16" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="U92" s="16" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>40109</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>24121</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>575990</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>