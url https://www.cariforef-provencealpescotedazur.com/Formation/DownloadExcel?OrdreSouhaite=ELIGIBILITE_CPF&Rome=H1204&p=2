--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -743,50 +743,53 @@
   <x:si>
     <x:t>ESADTPM</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme de designer</x:t>
   </x:si>
   <x:si>
     <x:t>Besign - The Sustainable Design School</x:t>
   </x:si>
   <x:si>
     <x:t>06800</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2031 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Diplôme national supérieur d'expression plastique option design</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Rouvière Suzanne Lefort-Rouquette</x:t>
   </x:si>
   <x:si>
     <x:t>83070</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Rouvière</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Pad</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité packaging, emballage et conditionnement parcours éco-conception et industrialisation</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
@@ -800,96 +803,93 @@
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Designer - manager de projet option design de mode (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor créativité et design</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE BS</x:t>
   </x:si>
   <x:si>
-    <x:t>Diplôme national supérieur d'expression plastique option design</x:t>
+    <x:t>Catia V5 - tôlerie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solidworks - perfectionnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École nationale supérieure d'art Villa Arson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Villa Arson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 02</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>designer produits, services et innovation</x:t>
   </x:si>
   <x:si>
     <x:t>Condé Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Développement durable</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Condé Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Intégration de l'intelligence artificielle dans la modélisation avec REVIT</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Profession libérale , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Intelligence artificielle</x:t>
   </x:si>
   <x:si>
-    <x:t>Solidworks - perfectionnement</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>directeur artistique produit</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>NICE CEDEX 02</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor design produit (Condé)</x:t>
   </x:si>
   <x:si>
     <x:t>Condé Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Condé Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Draftsight 2D initiation</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité packaging, emballage et conditionnement parcours éco-conception, homologation, supply chain</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion production</x:t>
   </x:si>
@@ -5922,1736 +5922,1736 @@
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>516316</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H85" s="0" t="s">
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>198</x:v>
-[...2 lines deleted...]
-        <x:v>132</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>45006</x:v>
+        <x:v>71115</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>594107</x:v>
+        <x:v>533368</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>224</x:v>
-[...1 lines deleted...]
-      <x:c r="H86" s="14" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>225</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>45006</x:v>
+        <x:v>70401</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>594108</x:v>
+        <x:v>534137</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>130</x:v>
-[...1 lines deleted...]
-      <x:c r="C87" s="3" t="s"/>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C87" s="3" t="n">
+        <x:v>36752</x:v>
+      </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>45006</x:v>
+        <x:v>45054</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>594110</x:v>
+        <x:v>595535</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>45</x:v>
-[...1 lines deleted...]
-      <x:c r="J88" s="14" t="s"/>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="J88" s="14" t="s">
+        <x:v>132</x:v>
+      </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>71110</x:v>
+        <x:v>45006</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>612224</x:v>
+        <x:v>594107</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="I89" s="4" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="J89" s="0" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="K89" s="0" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L89" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M89" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N89" s="3" t="n">
+        <x:v>45006</x:v>
+      </x:c>
+      <x:c r="O89" s="0" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="P89" s="0" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="Q89" s="4" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="R89" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="I89" s="4" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>633580</x:v>
+        <x:v>594108</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>231</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>31629</x:v>
+        <x:v>45006</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>596746</x:v>
+        <x:v>594110</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>238</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>45027</x:v>
+        <x:v>71110</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>522301</x:v>
+        <x:v>612224</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>86</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>88</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>45027</x:v>
+        <x:v>71110</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>595598</x:v>
+        <x:v>633580</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>206</x:v>
-[...1 lines deleted...]
-      <x:c r="C93" s="3" t="s"/>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C93" s="3" t="n">
+        <x:v>41591</x:v>
+      </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="J93" s="0" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>71111</x:v>
+        <x:v>31629</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>628610</x:v>
+        <x:v>596746</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>241</x:v>
-[...1 lines deleted...]
-      <x:c r="C94" s="15" t="s"/>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C94" s="15" t="n">
+        <x:v>34364</x:v>
+      </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>83</x:v>
-[...1 lines deleted...]
-      <x:c r="J94" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J94" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>45006</x:v>
+        <x:v>45027</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>592333</x:v>
+        <x:v>522301</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>179</x:v>
-[...1 lines deleted...]
-      <x:c r="C95" s="3" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C95" s="3" t="n">
+        <x:v>36950</x:v>
+      </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>174</x:v>
-[...2 lines deleted...]
-        <x:v>175</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J95" s="0" t="s">
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>71115</x:v>
+        <x:v>45027</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>533368</x:v>
+        <x:v>595598</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>70401</x:v>
+        <x:v>71111</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>534137</x:v>
+        <x:v>628610</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>243</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="J97" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>45054</x:v>
+        <x:v>45006</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>595535</x:v>
+        <x:v>592333</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>224</x:v>
-[...1 lines deleted...]
-      <x:c r="H98" s="14" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>45006</x:v>
+        <x:v>31684</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>594114</x:v>
+        <x:v>533742</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H99" s="0" t="s">
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>45006</x:v>
+        <x:v>31684</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>594121</x:v>
+        <x:v>533815</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>139</x:v>
-[...1 lines deleted...]
-      <x:c r="H100" s="14" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H100" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>71114</x:v>
+        <x:v>70401</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>634171</x:v>
+        <x:v>534172</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H101" s="0" t="s">
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>71114</x:v>
+        <x:v>70401</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>634175</x:v>
+        <x:v>534190</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>139</x:v>
-[...1 lines deleted...]
-      <x:c r="H102" s="14" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>71114</x:v>
+        <x:v>70401</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>634177</x:v>
+        <x:v>534193</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C103" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H103" s="0" t="s">
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>71114</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>632378</x:v>
+        <x:v>534248</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c r="C104" s="15" t="s"/>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C104" s="15" t="n">
+        <x:v>36752</x:v>
+      </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>45</x:v>
-[...1 lines deleted...]
-      <x:c r="J104" s="14" t="s"/>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="J104" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>71110</x:v>
+        <x:v>45054</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>612234</x:v>
+        <x:v>595529</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>150</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>249</x:v>
-[...1 lines deleted...]
-      <x:c r="C105" s="3" t="s"/>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C105" s="3" t="n">
+        <x:v>36752</x:v>
+      </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="J105" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>31028</x:v>
+        <x:v>45054</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>623382</x:v>
+        <x:v>595534</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>194</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>65</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>22223</x:v>
+        <x:v>45006</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>595572</x:v>
+        <x:v>594114</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>71114</x:v>
+        <x:v>45006</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>613014</x:v>
+        <x:v>594121</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>45006</x:v>
+        <x:v>71114</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>592554</x:v>
+        <x:v>634171</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>174</x:v>
-[...2 lines deleted...]
-        <x:v>175</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>31684</x:v>
+        <x:v>71114</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>533742</x:v>
+        <x:v>634175</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>31684</x:v>
+        <x:v>71114</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>533815</x:v>
+        <x:v>634177</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>190</x:v>
-[...1 lines deleted...]
-      <x:c r="C111" s="3" t="s"/>
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C111" s="3" t="n">
+        <x:v>40366</x:v>
+      </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>174</x:v>
-[...2 lines deleted...]
-        <x:v>175</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="J111" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>70401</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>534172</x:v>
+        <x:v>632378</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>70401</x:v>
+        <x:v>71110</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>534190</x:v>
+        <x:v>612234</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>174</x:v>
-[...2 lines deleted...]
-        <x:v>175</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>70401</x:v>
+        <x:v>31028</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>534193</x:v>
+        <x:v>623382</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>252</x:v>
-[...1 lines deleted...]
-      <x:c r="C114" s="15" t="s"/>
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C114" s="15" t="n">
+        <x:v>36941</x:v>
+      </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>176</x:v>
-[...1 lines deleted...]
-      <x:c r="J114" s="14" t="s"/>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="J114" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>71114</x:v>
+        <x:v>22223</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>534248</x:v>
+        <x:v>595572</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>104</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>80</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>45054</x:v>
+        <x:v>71114</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>595529</x:v>
+        <x:v>613014</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>104</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>256</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="J116" s="14" t="s"/>
       <x:c r="K116" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>45054</x:v>
+        <x:v>45006</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>595534</x:v>
+        <x:v>592554</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>59</x:v>
@@ -7677,74 +7677,74 @@
       <x:c r="R117" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>596489</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>45006</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>596490</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
@@ -7989,51 +7989,51 @@
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>534164</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
@@ -8051,81 +8051,81 @@
       <x:c r="R124" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>534250</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>37226</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>45054</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>595944</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>36752</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
@@ -8216,76 +8216,76 @@
       <x:c r="R127" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>595533</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>45006</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>594109</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
@@ -8788,1056 +8788,1056 @@
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>616600</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>45006</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>592553</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>71115</x:v>
+        <x:v>71111</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>533285</x:v>
+        <x:v>628028</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>174</x:v>
-[...2 lines deleted...]
-        <x:v>175</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>31684</x:v>
+        <x:v>45006</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>533749</x:v>
+        <x:v>594116</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>174</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>31684</x:v>
+        <x:v>71111</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>533779</x:v>
+        <x:v>576436</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>174</x:v>
-[...2 lines deleted...]
-        <x:v>175</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>70401</x:v>
+        <x:v>71114</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>534142</x:v>
+        <x:v>634173</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>37226</x:v>
+        <x:v>41592</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>45054</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>595939</x:v>
+        <x:v>596747</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>37226</x:v>
+        <x:v>34364</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>45054</x:v>
+        <x:v>45027</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>595940</x:v>
+        <x:v>522311</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>206</x:v>
-[...1 lines deleted...]
-      <x:c r="C146" s="15" t="s"/>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C146" s="15" t="n">
+        <x:v>36943</x:v>
+      </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>112</x:v>
-[...1 lines deleted...]
-      <x:c r="J146" s="14" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="J146" s="14" t="s">
+        <x:v>58</x:v>
+      </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>71111</x:v>
+        <x:v>46081</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>628028</x:v>
+        <x:v>595590</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>116</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>196</x:v>
-[...1 lines deleted...]
-      <x:c r="C147" s="3" t="s"/>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C147" s="3" t="n">
+        <x:v>39543</x:v>
+      </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="J147" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>45006</x:v>
+        <x:v>45015</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>594116</x:v>
+        <x:v>593185</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>71111</x:v>
+        <x:v>71114</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>576436</x:v>
+        <x:v>613011</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>71114</x:v>
+        <x:v>31684</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>634173</x:v>
+        <x:v>492811</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>41592</x:v>
+        <x:v>41145</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>31652</x:v>
+        <x:v>21798</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>596747</x:v>
+        <x:v>592520</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>34364</x:v>
+        <x:v>40366</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>45027</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>522311</x:v>
+        <x:v>592557</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>55</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>56</x:v>
-[...1 lines deleted...]
-      <x:c r="H152" s="14" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>57</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>46081</x:v>
+        <x:v>71115</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>595590</x:v>
+        <x:v>533285</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>268</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H153" s="0" t="s">
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>217</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>45015</x:v>
+        <x:v>31684</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>593185</x:v>
+        <x:v>533749</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>148</x:v>
-[...1 lines deleted...]
-      <x:c r="H154" s="14" t="s"/>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H154" s="14" t="s">
+        <x:v>175</x:v>
+      </x:c>
       <x:c r="I154" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>71114</x:v>
+        <x:v>31684</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>613011</x:v>
+        <x:v>533779</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="H155" s="0" t="s">
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>31684</x:v>
+        <x:v>70401</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>492811</x:v>
+        <x:v>534142</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>41145</x:v>
+        <x:v>37226</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
-        <x:v>21798</x:v>
+        <x:v>45054</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>57</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>592520</x:v>
+        <x:v>595939</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>40366</x:v>
+        <x:v>37226</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>12522</x:v>
+        <x:v>45054</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>592557</x:v>
+        <x:v>595940</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38012</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>58</x:v>
       </x:c>