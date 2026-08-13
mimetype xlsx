--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -830,176 +830,176 @@
   <x:si>
     <x:t>Responsable du développement des affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Marie-France - Cfa Marie-France</x:t>
   </x:si>
   <x:si>
     <x:t>LMF</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
+    <x:t>Gestion de projet initiation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3d Ingénierie Systèmes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elysées Marbeuf Cannes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecotec - Ecole Internationale Tunon - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESTC </x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ogec Saint Vincent de Paul - Formations des Apprentis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en digitalisation et exploitation des bâtiments spécialisation expert de la performance énergétique des bâtiments (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Définir le cadre et les enjeux d'un projet EAC</x:t>
   </x:si>
   <x:si>
     <x:t>Arsud - L'outil des Arts et du Spectacle</x:t>
   </x:si>
   <x:si>
     <x:t>13320</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Gestion de projet initiation</x:t>
-[...103 lines deleted...]
-  <x:si>
     <x:t>master mention management et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en ingénierie d'affaires et performance commerciale spécialisation performance marketing et commerciale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
@@ -1190,87 +1190,87 @@
   <x:si>
     <x:t>ENSMP</x:t>
   </x:si>
   <x:si>
     <x:t>75006</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi plus de 26 ans , Particulier, individuel , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité mécanique et énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit chinois des affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté de Droit et Science Politique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit et management des activités maritimes</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours entreprises en difficulté</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention droit des affaires parcours numérique des affaires et propriété intellectuelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues étrangères appliquées parcours management de projets de développement durable et culturel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues étrangères appliquées parcours PME-Export</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager d'affaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Visiplus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager d'affaires (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention droit des affaires parcours compliance et droit des affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit du sport</x:t>
-  </x:si>
-[...31 lines deleted...]
-    <x:t>12/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours contentieux économique, médiation et arbitrage</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit et fiscalité de l'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit et management du transport aérien</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit et gestion du patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit rural des affaires</x:t>
   </x:si>
@@ -5676,1067 +5676,1068 @@
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>497345</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>121</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>114</x:v>
-[...1 lines deleted...]
-      <x:c r="H68" s="14" t="s"/>
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s">
+        <x:v>255</x:v>
+      </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>13253</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>632406</x:v>
+        <x:v>533639</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>254</x:v>
-[...1 lines deleted...]
-      <x:c r="C69" s="3" t="s"/>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C69" s="3" t="n">
+        <x:v>38159</x:v>
+      </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="J69" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>32135</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>612210</x:v>
+        <x:v>597438</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>260</x:v>
-[...1 lines deleted...]
-      <x:c r="C70" s="15" t="s"/>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C70" s="15" t="n">
+        <x:v>40257</x:v>
+      </x:c>
       <x:c r="D70" s="15" t="s"/>
-      <x:c r="E70" s="14" t="s"/>
+      <x:c r="E70" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>261</x:v>
-[...1 lines deleted...]
-      <x:c r="H70" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
+      <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="J70" s="14" t="s"/>
+      <x:c r="J70" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>32135</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>533639</x:v>
+        <x:v>607293</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
-        <x:v>38159</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
+      <x:c r="E71" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="J71" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K71" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="L71" s="0" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="M71" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="N71" s="3" t="n">
+        <x:v>32025</x:v>
+      </x:c>
+      <x:c r="O71" s="0" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="P71" s="0" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="Q71" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="R71" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="S71" s="0" t="n">
+        <x:v>608924</x:v>
+      </x:c>
+      <x:c r="T71" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="J71" s="0" t="s">
-[...17 lines deleted...]
-      <x:c r="P71" s="0" t="s">
+      <x:c r="U71" s="4" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>607293</x:v>
+        <x:v>608951</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>41354</x:v>
+        <x:v>36320</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>186</x:v>
-[...2 lines deleted...]
-        <x:v>144</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>608924</x:v>
+        <x:v>553088</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>35652</x:v>
+        <x:v>36914</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>55</x:v>
-[...1 lines deleted...]
-      <x:c r="H74" s="14" t="s"/>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s">
+        <x:v>144</x:v>
+      </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>34538</x:v>
+        <x:v>32016</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>608951</x:v>
+        <x:v>504152</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>36320</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>553088</x:v>
+        <x:v>549065</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>36914</x:v>
+        <x:v>40362</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>193</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>32016</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>504152</x:v>
+        <x:v>573871</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="H77" s="0" t="s">
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>549065</x:v>
+        <x:v>623615</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>40362</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
-        <x:v>129</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>573871</x:v>
+        <x:v>631043</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>39884</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>21540</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>623615</x:v>
+        <x:v>608408</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>42246</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>631043</x:v>
+        <x:v>634674</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>39884</x:v>
+        <x:v>39217</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>251</x:v>
-[...2 lines deleted...]
-        <x:v>252</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>21540</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>608408</x:v>
+        <x:v>605077</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>42246</x:v>
+        <x:v>39217</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>634674</x:v>
+        <x:v>605083</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>39217</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
-      <x:c r="E83" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>159</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>605077</x:v>
+        <x:v>632406</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>293</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>294</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
-      <x:c r="E84" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>159</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>32135</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>159</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>605083</x:v>
+        <x:v>612210</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>533635</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
@@ -6752,51 +6753,51 @@
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>597435</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -6863,51 +6864,51 @@
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>635310</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>42369</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
@@ -7165,51 +7166,51 @@
       <x:c r="L93" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>608922</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
@@ -7771,75 +7772,75 @@
       <x:c r="T103" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>592568</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
@@ -8196,51 +8197,51 @@
       <x:c r="I111" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>635000</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>42453</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
@@ -8506,51 +8507,51 @@
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>609174</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9071,54 +9072,54 @@
         <x:v>128</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>600166</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
@@ -9143,51 +9144,51 @@
       <x:c r="L127" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>581594</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>35164</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>306</x:v>
@@ -9533,51 +9534,51 @@
       <x:c r="J134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>575875</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
@@ -9932,521 +9933,522 @@
       <x:c r="H141" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>581239</x:v>
+        <x:v>576311</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>38159</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>13253</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>581242</x:v>
+        <x:v>575705</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="H143" s="0" t="s">
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>578168</x:v>
+        <x:v>575706</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>38159</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>347</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>13253</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>576311</x:v>
+        <x:v>632718</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>39263</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>347</x:v>
-[...2 lines deleted...]
-        <x:v>348</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>575705</x:v>
+        <x:v>578168</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>39263</x:v>
+        <x:v>39725</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>24118</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>575706</x:v>
+        <x:v>612390</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>36320</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>632718</x:v>
+        <x:v>598309</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>39725</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>24118</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>612390</x:v>
+        <x:v>581239</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>319</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>36320</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>343</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>598309</x:v>
+        <x:v>581242</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>384</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
@@ -10944,84 +10946,84 @@
       <x:c r="T158" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>583215</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
@@ -11104,139 +11106,139 @@
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>637737</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>613755</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>586726</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
@@ -11489,51 +11491,51 @@
       <x:c r="J168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>581234</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>347</x:v>
       </x:c>