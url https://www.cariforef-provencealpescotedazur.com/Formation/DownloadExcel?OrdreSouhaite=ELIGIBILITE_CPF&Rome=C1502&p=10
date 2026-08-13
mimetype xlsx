--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -1196,87 +1196,87 @@
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS professions immobilières (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Conseil|Institut Formation Conseil - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Sipca</x:t>
   </x:si>
   <x:si>
     <x:t>80000</x:t>
   </x:si>
   <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires immobilières</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires en immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/07/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Professions immobilières</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires immobilières BC03 Assurer la gestion financière et technique d’un immeuble</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable d'affaires immobilières BC01 Conseiller et accompagner un client dans son projet immobilier</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2026 00:00:00</x:t>
   </x:si>
@@ -13135,790 +13135,791 @@
       <x:c r="J194" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>624800</x:v>
+        <x:v>626303</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>40989</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H195" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>35011</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>624804</x:v>
+        <x:v>572695</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>36073</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>304</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>585318</x:v>
+        <x:v>566525</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>40989</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
-        <x:v>129</x:v>
-[...2 lines deleted...]
-        <x:v>130</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>35011</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>633987</x:v>
+        <x:v>624800</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>40660</x:v>
+        <x:v>40989</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>129</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>35011</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>634002</x:v>
+        <x:v>624804</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>40989</x:v>
+        <x:v>36073</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>35011</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>330</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>638196</x:v>
+        <x:v>585318</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>556951</x:v>
+        <x:v>633987</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>40660</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H201" s="0" t="s">
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>571272</x:v>
+        <x:v>634002</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>40989</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>42133</x:v>
+        <x:v>35011</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>591159</x:v>
+        <x:v>638196</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>36073</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="H203" s="0" t="s">
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>586227</x:v>
+        <x:v>556951</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
-        <x:v>87</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
-        <x:v>40989</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>35011</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>626303</x:v>
+        <x:v>571272</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>572695</x:v>
+        <x:v>591159</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
-        <x:v>38380</x:v>
+        <x:v>36073</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>566525</x:v>
+        <x:v>586227</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>635964</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -13982,54 +13983,54 @@
       <x:c r="L209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>636123</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -14093,54 +14094,54 @@
       <x:c r="L211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>624803</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -14150,62 +14151,62 @@
       <x:c r="L212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>624806</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42133</x:v>
@@ -14261,62 +14262,62 @@
       <x:c r="L214" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>586226</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>41</x:v>
@@ -14386,51 +14387,51 @@
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>632723</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>41</x:v>
@@ -14835,51 +14836,51 @@
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>580891</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42133</x:v>
@@ -14946,51 +14947,51 @@
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>513391</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>41</x:v>
@@ -15103,54 +15104,54 @@
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>636119</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="I230" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
@@ -15216,54 +15217,54 @@
       <x:c r="L231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>624809</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>40989</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
@@ -15398,51 +15399,51 @@
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>632695</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>41</x:v>
@@ -15455,51 +15456,51 @@
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>554766</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -15514,51 +15515,51 @@
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>553983</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>42133</x:v>
@@ -15568,51 +15569,51 @@
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>608978</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -15673,62 +15674,62 @@
       <x:c r="L239" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>603930</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -15743,51 +15744,51 @@
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>608342</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>41</x:v>
@@ -16346,62 +16347,62 @@
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>35011</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>636125</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>101</x:v>
@@ -16414,51 +16415,51 @@
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>576674</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>42133</x:v>
@@ -16468,51 +16469,51 @@
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>569122</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>36073</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>29</x:v>