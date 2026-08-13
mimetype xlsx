--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -311,116 +311,125 @@
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel gouvernant en hôtellerie (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CQP gouvernant d'hôtel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Français de l'Elégance et du Luxe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Soussou Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13150</x:t>
   </x:si>
   <x:si>
     <x:t>TARASCON</x:t>
   </x:si>
   <x:si>
-    <x:t>CQP gouvernant d'hôtel</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FCIP AIX-MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13857</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager d'équipes en hôtellerie et restauration de grand hôtel international</x:t>
   </x:si>
   <x:si>
     <x:t>Ici-Icare</x:t>
   </x:si>
   <x:si>
     <x:t>75020</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Jeune 16-25 ans , Public sans emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion hôtel restaurant bar</x:t>
   </x:si>
   <x:si>
     <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
@@ -432,59 +441,50 @@
     <x:t>manager d'équipes en hôtellerie et restauration de grand hôtel international</x:t>
   </x:si>
   <x:si>
     <x:t>ICARE Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06410</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>05/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Stelo Formation - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel gouvernant en hôtellerie (AFC / Région)</x:t>
   </x:si>
@@ -1734,150 +1734,149 @@
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>553407</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>68</x:v>
-[...1 lines deleted...]
-      <x:c r="C14" s="15" t="s"/>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C14" s="15" t="n">
+        <x:v>39226</x:v>
+      </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
-        <x:v>81</x:v>
-[...1 lines deleted...]
-      <x:c r="J14" s="14" t="s"/>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="J14" s="14" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>42797</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>591253</x:v>
+        <x:v>622522</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>85</x:v>
-[...2 lines deleted...]
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>42797</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>622522</x:v>
+        <x:v>591253</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>39533</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G16" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
@@ -1961,321 +1960,321 @@
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>607486</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>39975</x:v>
+        <x:v>39226</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>42766</x:v>
+        <x:v>42797</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>631177</x:v>
+        <x:v>622521</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>39975</x:v>
+        <x:v>39226</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>42766</x:v>
+        <x:v>42797</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>592560</x:v>
+        <x:v>622599</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>39533</x:v>
+        <x:v>39975</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>42797</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>603898</x:v>
+        <x:v>631177</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>39226</x:v>
+        <x:v>39975</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>42797</x:v>
+        <x:v>42766</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>622521</x:v>
+        <x:v>592560</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>39226</x:v>
+        <x:v>39533</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s"/>
+      <x:c r="E22" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42797</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>622599</x:v>
+        <x:v>603898</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39533</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -2291,51 +2290,51 @@
       <x:c r="M23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42797</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>603899</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>39533</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G24" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>53</x:v>
       </x:c>