--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -293,98 +293,98 @@
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>IME La Durance</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAU-ARNOUX</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Sévigné</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Digne les Bains</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
     <x:t>BAC PRO Commercialisation et services en restauration</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2023 00:00:00</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
-    <x:t>GAP</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LP Sévigné</x:t>
   </x:si>
   <x:si>
     <x:t>05003</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Professionnel Sévigné</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
   </x:si>
   <x:si>
     <x:t>05105</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>BP arts du service et commercialisation en restauration (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
@@ -599,146 +599,146 @@
   <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Brise-Lames</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
+    <x:t>Serveur en restauration (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Charles Privat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Pastré</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Hôtelier Régional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent hôtelier régional Jean-Paul Passedat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA - LEA Louis Aragon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA L Aragon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES PENNES-MIRABEAU</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Handestau au Coeur de l'Handicap</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
-    <x:t>Serveur en restauration (Apprentissage)</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>Institut pour Déficients Auditifs la Remusade</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
-    <x:t>Greta-Cfa Marseille Méditerranée</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Elisabeth - LPP Sainte Elisatbeth</x:t>
   </x:si>
   <x:si>
     <x:t>13240</x:t>
   </x:si>
   <x:si>
     <x:t>SEPTEMES-LES-VALLONS</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Nationale des Vins et Boissons</x:t>
@@ -1103,93 +1103,93 @@
   <x:si>
     <x:t>Lycée du Val d'Argens</x:t>
   </x:si>
   <x:si>
     <x:t>83490</x:t>
   </x:si>
   <x:si>
     <x:t>LE MUY</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Camus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LP du Parc St-Jean</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heures Libres de la Jeunesse - Institut Méditerranéen du Sport, de l'Animation et du Tourisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLJ - IMSAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bac pro commercialisation et services en restauration</x:t>
   </x:si>
   <x:si>
-    <x:t>LP du Parc St-Jean</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
+    <x:t>08/28/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Charles de Gaulle</x:t>
   </x:si>
   <x:si>
     <x:t>84405</x:t>
   </x:si>
   <x:si>
     <x:t>APT CEDEX</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP F Revoul</x:t>
   </x:si>
   <x:si>
     <x:t>84601</x:t>
   </x:si>
   <x:si>
     <x:t>VALREAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Dumas</x:t>
   </x:si>
   <x:si>
     <x:t>84300</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
@@ -2680,1428 +2680,1429 @@
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>498623</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
-      <x:c r="E18" s="14" t="s"/>
+      <x:c r="E18" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>36</x:v>
-[...1 lines deleted...]
-      <x:c r="H18" s="14" t="s"/>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H18" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>572138</x:v>
+        <x:v>455027</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
+      <x:c r="E19" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>551765</x:v>
+        <x:v>547590</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>64</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>455027</x:v>
+        <x:v>547608</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>547590</x:v>
+        <x:v>547510</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>35317</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>36</x:v>
-[...1 lines deleted...]
-      <x:c r="H22" s="14" t="s"/>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="I22" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>547608</x:v>
+        <x:v>604729</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>604729</x:v>
+        <x:v>604730</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>604730</x:v>
+        <x:v>552802</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
-      <x:c r="E25" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>77</x:v>
-[...2 lines deleted...]
-        <x:v>78</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>552802</x:v>
+        <x:v>572138</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
-      <x:c r="E26" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>77</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>552854</x:v>
+        <x:v>551765</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
+      <x:c r="E27" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>595247</x:v>
+        <x:v>552854</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>597406</x:v>
+        <x:v>595247</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>35317</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>493608</x:v>
+        <x:v>572135</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>572135</x:v>
+        <x:v>493608</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>35317</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
-      <x:c r="E31" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>64</x:v>
-[...2 lines deleted...]
-        <x:v>65</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="Q31" s="4" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="R31" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="Q31" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>498622</x:v>
+        <x:v>597406</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>604227</x:v>
+        <x:v>498622</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
+      <x:c r="E33" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H33" s="0" t="s">
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>494736</x:v>
+        <x:v>604227</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>605954</x:v>
+        <x:v>494736</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
+      <x:c r="E35" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>592518</x:v>
+        <x:v>605954</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>37909</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>543690</x:v>
+        <x:v>592518</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>35317</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
-      <x:c r="E37" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>64</x:v>
-[...2 lines deleted...]
-        <x:v>65</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>455026</x:v>
+        <x:v>543690</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>548839</x:v>
+        <x:v>455026</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>547609</x:v>
+        <x:v>548839</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>37909</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>547510</x:v>
+        <x:v>547609</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>547588</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
@@ -4114,226 +4115,226 @@
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>597574</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>604226</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>604272</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>592510</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
@@ -4346,111 +4347,111 @@
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>543652</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>552891</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -4944,51 +4945,51 @@
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>546550</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
@@ -5514,51 +5515,51 @@
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>601084</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
@@ -5916,51 +5917,51 @@
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>547457</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6683,162 +6684,162 @@
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>555795</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>37382</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
-      <x:c r="E87" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H87" s="0" t="s">
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42739</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>601083</x:v>
+        <x:v>554024</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>37382</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
-      <x:c r="E88" s="14" t="s"/>
+      <x:c r="E88" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>117</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>42739</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>554024</x:v>
+        <x:v>601083</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -6998,895 +6999,895 @@
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>553842</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>35317</x:v>
+        <x:v>37860</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>498625</x:v>
+        <x:v>599329</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
-        <x:v>37860</x:v>
+        <x:v>37558</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>180</x:v>
-[...1 lines deleted...]
-      <x:c r="H94" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
+      <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>599329</x:v>
+        <x:v>547763</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>37558</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
-      <x:c r="E95" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H95" s="0" t="s">
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>547763</x:v>
+        <x:v>542320</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>42120</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>592519</x:v>
+        <x:v>595254</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>585520</x:v>
+        <x:v>572144</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>197</x:v>
-[...1 lines deleted...]
-      <x:c r="H98" s="14" t="s"/>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s">
+        <x:v>188</x:v>
+      </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>595254</x:v>
+        <x:v>585583</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
+      <x:c r="E99" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>542320</x:v>
+        <x:v>494854</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s"/>
+      <x:c r="E100" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>184</x:v>
-[...1 lines deleted...]
-      <x:c r="H100" s="14" t="s"/>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H100" s="14" t="s">
+        <x:v>169</x:v>
+      </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>572132</x:v>
+        <x:v>497823</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42739</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>596986</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>597404</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
+      <x:c r="E103" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>572144</x:v>
+        <x:v>498625</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>585583</x:v>
+        <x:v>585520</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
-      <x:c r="E105" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>193</x:v>
-[...2 lines deleted...]
-        <x:v>194</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>494854</x:v>
+        <x:v>572132</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>38424</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>168</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>497823</x:v>
+        <x:v>592519</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
@@ -7924,84 +7925,84 @@
         <x:v>604289</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>604340</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
@@ -8045,51 +8046,51 @@
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
@@ -8161,51 +8162,51 @@
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -8215,84 +8216,84 @@
       <x:c r="S112" s="14" t="n">
         <x:v>607431</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="Q113" s="4" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="R113" s="0" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>599316</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -8640,51 +8641,51 @@
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
@@ -8733,54 +8734,54 @@
       <x:c r="L121" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>455024</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="U121" s="4" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>222</x:v>
@@ -9168,175 +9169,175 @@
       <x:c r="S128" s="14" t="n">
         <x:v>553054</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>547726</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>604330</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G131" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -9353,75 +9354,75 @@
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>556803</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>39534</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
@@ -9472,51 +9473,51 @@
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
@@ -9553,66 +9554,66 @@
       <x:c r="H135" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>455029</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="U135" s="4" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -9640,172 +9641,172 @@
       <x:c r="R136" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>592512</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>595255</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="Q138" s="16" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="R138" s="14" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>570586</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -9937,135 +9938,135 @@
         <x:v>547368</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>547669</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>597410</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37382</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
@@ -10219,81 +10220,81 @@
       <x:c r="S146" s="14" t="n">
         <x:v>595256</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37558</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>604376</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
@@ -10323,212 +10324,212 @@
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>597397</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>551764</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>556790</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>609493</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -10630,75 +10631,75 @@
       <x:c r="T153" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>595241</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
@@ -10739,141 +10740,141 @@
         <x:v>595243</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="Q156" s="16" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="R156" s="14" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>570568</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>494735</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
@@ -10968,362 +10969,362 @@
         <x:v>597413</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>443254</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>547786</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="Q162" s="16" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="R162" s="14" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>570577</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="R163" s="0" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>587883</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>597402</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>604347</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -11606,51 +11607,51 @@
       <x:c r="T170" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -11663,78 +11664,78 @@
       <x:c r="T171" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>592496</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -11891,75 +11892,75 @@
       <x:c r="T175" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>592502</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
@@ -12227,51 +12228,51 @@
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>604327</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37860</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -12637,57 +12638,57 @@
       <x:c r="S188" s="14" t="n">
         <x:v>603890</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -12795,79 +12796,79 @@
       <x:c r="L191" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>455025</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="U191" s="4" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
@@ -12944,51 +12945,51 @@
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
@@ -13169,57 +13170,57 @@
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>592497</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I198" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -13229,57 +13230,57 @@
       <x:c r="S198" s="14" t="n">
         <x:v>624134</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="E199" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
@@ -13290,57 +13291,57 @@
         <x:v>604101</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I200" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
@@ -13627,57 +13628,57 @@
         <x:v>570004</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -14079,57 +14080,57 @@
         <x:v>595253</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
@@ -14307,57 +14308,57 @@
         <x:v>592515</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
@@ -14428,57 +14429,57 @@
         <x:v>548853</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
@@ -14488,57 +14489,57 @@
       <x:c r="S220" s="14" t="n">
         <x:v>604789</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
@@ -14549,57 +14550,57 @@
         <x:v>604804</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -14609,57 +14610,57 @@
       <x:c r="S222" s="14" t="n">
         <x:v>604905</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
@@ -14670,57 +14671,57 @@
         <x:v>553241</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -14730,57 +14731,57 @@
       <x:c r="S224" s="14" t="n">
         <x:v>553675</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -15066,57 +15067,57 @@
       <x:c r="R230" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>587376</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -15127,57 +15128,57 @@
         <x:v>624152</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
@@ -15187,57 +15188,57 @@
       <x:c r="S232" s="14" t="n">
         <x:v>553318</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -15248,57 +15249,57 @@
         <x:v>604841</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
@@ -15424,57 +15425,57 @@
       <x:c r="S236" s="14" t="n">
         <x:v>570027</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>38429</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
@@ -15541,57 +15542,57 @@
       <x:c r="S238" s="14" t="n">
         <x:v>587308</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
@@ -15649,319 +15650,322 @@
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>609375</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>37860</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>587374</x:v>
+        <x:v>592501</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>268</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>37909</x:v>
+        <x:v>37860</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>584843</x:v>
+        <x:v>587380</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>263</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>37382</x:v>
+        <x:v>39534</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
+      <x:c r="E243" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G243" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>42739</x:v>
+        <x:v>42716</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>606274</x:v>
+        <x:v>605477</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>42120</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>346</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>592501</x:v>
+        <x:v>584843</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>37860</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>587380</x:v>
+        <x:v>587374</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
@@ -15985,223 +15989,218 @@
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>595244</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>37382</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
-      <x:c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42739</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>604099</x:v>
+        <x:v>606274</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>37909</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
-      <x:c r="E248" s="14" t="s"/>
+      <x:c r="E248" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>320</x:v>
-[...1 lines deleted...]
-      <x:c r="H248" s="14" t="s"/>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H248" s="14" t="s">
+        <x:v>79</x:v>
+      </x:c>
       <x:c r="I248" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>595257</x:v>
+        <x:v>604099</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
-        <x:v>39534</x:v>
+        <x:v>37909</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
-      <x:c r="E249" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G249" s="0" t="s">
-        <x:v>347</x:v>
-[...2 lines deleted...]
-        <x:v>348</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
-        <x:v>42716</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>605477</x:v>
+        <x:v>595257</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>66</x:v>
@@ -16283,281 +16282,279 @@
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>496250</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>38429</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>602753</x:v>
+        <x:v>546714</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>38429</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>602761</x:v>
+        <x:v>602753</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
-        <x:v>42120</x:v>
+        <x:v>38424</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
-      <x:c r="E254" s="14" t="s"/>
+      <x:c r="E254" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>355</x:v>
-[...1 lines deleted...]
-      <x:c r="H254" s="14" t="s"/>
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="H254" s="14" t="s">
+        <x:v>351</x:v>
+      </x:c>
       <x:c r="I254" s="16" t="s">
-        <x:v>356</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>42757</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="Q254" s="16" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="R254" s="14" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="S254" s="14" t="n">
+        <x:v>602761</x:v>
+      </x:c>
+      <x:c r="T254" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="Q254" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>38424</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
-      <x:c r="E255" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>350</x:v>
-[...2 lines deleted...]
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>42757</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>546714</x:v>
+        <x:v>592498</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>37909</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -16627,51 +16624,51 @@
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>546689</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>38424</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
@@ -16744,51 +16741,51 @@
       <x:c r="L259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>602750</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
@@ -17146,51 +17143,51 @@
       <x:c r="L266" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>42757</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>602760</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -17317,51 +17314,51 @@
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>546706</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">