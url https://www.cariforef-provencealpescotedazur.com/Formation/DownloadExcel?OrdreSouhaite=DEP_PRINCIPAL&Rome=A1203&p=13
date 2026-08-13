--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -320,62 +320,62 @@
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Association Départementale pour la Formation et le Perfectionnement des Agriculteurs des Hautes Alpes</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro aménagements paysagers (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>BP option aménagements paysagers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADFPA 05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BPA option ouvrier spécialisé en paysage (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>BP option aménagements paysagers</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Certificat de spécialisation travaux mécanisés de génie écologique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Aménagement gestion rivière</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation constructions paysagères (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maçonnerie paysagère</x:t>
   </x:si>
   <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
   </x:si>
   <x:si>
     <x:t>MFREO</x:t>
@@ -536,83 +536,83 @@
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel ouvrier paysagiste (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sigma Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maison Familiale et Rurale du Canton de Lambesc</x:t>
   </x:si>
   <x:si>
     <x:t>13410</x:t>
   </x:si>
   <x:si>
     <x:t>LAMBESC</x:t>
   </x:si>
   <x:si>
     <x:t>AURIOL</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation en contrat de pro</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Maison Familiale et Rurale de la Roque d'Anthéron</x:t>
   </x:si>
   <x:si>
     <x:t>13640</x:t>
   </x:si>
   <x:si>
     <x:t>LA ROQUE-D'ANTHERON</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien des jardins et espaces paysagers (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation jardinier de golf et entretien des sols sportifs engazonnés (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Terrain sport engazonné</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel ouvrier paysagiste (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
@@ -752,99 +752,99 @@
   <x:si>
     <x:t>06/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Agricampus</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
+    <x:t>Intervenir et restaurer un jardin historique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole d'Avignon - Centre de Formation à la Réhabilitation du Patrimoine Architectural</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFRPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardin historique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certificat de spécialisation travaux mécanisés de génie écologique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Jeune 16-25 ans , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certificat de spécialisation constructions paysagères</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RICHERENCHES</x:t>
+  </x:si>
+  <x:si>
     <x:t>LA L Giraud</x:t>
   </x:si>
   <x:si>
     <x:t>84208</x:t>
-  </x:si>
-[...43 lines deleted...]
-    <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Forestier Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>84240</x:t>
   </x:si>
   <x:si>
     <x:t>LA BASTIDE-DES-JOURDANS</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Forestier Région Provence Alpes Côte d'Azur - CFA Régional du Centre Forestier</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
   </x:si>
@@ -2178,165 +2178,164 @@
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>545515</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>39066</x:v>
+        <x:v>38314</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
-      <x:c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>606813</x:v>
+        <x:v>637542</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
-        <x:v>38314</x:v>
+        <x:v>39066</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
-      <x:c r="E16" s="14" t="s"/>
+      <x:c r="E16" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>637542</x:v>
+        <x:v>606813</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2784,61 +2783,61 @@
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>454905</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38314</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
@@ -4319,51 +4318,51 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>600651</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>39066</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
@@ -4440,51 +4439,51 @@
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>605833</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39066</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>29</x:v>
@@ -5392,158 +5391,152 @@
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>554248</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>38314</x:v>
+        <x:v>37875</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
-      <x:c r="E69" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G69" s="0" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>605804</x:v>
+        <x:v>584676</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38857</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>599643</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38314</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -5620,177 +5613,181 @@
       <x:c r="J72" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>555710</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>38386</x:v>
+        <x:v>38314</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>498333</x:v>
+        <x:v>605804</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>159</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>37875</x:v>
+        <x:v>38386</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
-      <x:c r="E74" s="14" t="s"/>
+      <x:c r="E74" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>161</x:v>
-[...1 lines deleted...]
-      <x:c r="H74" s="14" t="s"/>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s">
+        <x:v>56</x:v>
+      </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>584676</x:v>
+        <x:v>498333</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38857</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5935,51 +5932,51 @@
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>555709</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39066</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
@@ -6177,51 +6174,51 @@
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>607210</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39066</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
@@ -6248,84 +6245,84 @@
       <x:c r="S82" s="14" t="n">
         <x:v>605826</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38857</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>599644</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38857</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6551,84 +6548,84 @@
         <x:v>605809</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>39674</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>21051</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>599641</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38857</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6793,82 +6790,82 @@
         <x:v>605787</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>37875</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>604068</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>41900</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7082,94 +7079,94 @@
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>607228</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>39066</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>605825</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38349</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7662,91 +7659,91 @@
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>574941</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37875</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>600781</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
@@ -8041,51 +8038,51 @@
       <x:c r="J113" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>605862</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -9762,103 +9759,101 @@
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>605806</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>43</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>227</x:v>
-[...1 lines deleted...]
-      <x:c r="H142" s="14" t="s"/>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s">
+        <x:v>229</x:v>
+      </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>228</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>21046</x:v>
+        <x:v>21048</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>596641</x:v>
+        <x:v>614852</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38349</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9879,390 +9874,393 @@
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>549865</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>39066</x:v>
+        <x:v>36795</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>21046</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>605823</x:v>
+        <x:v>577274</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>36795</x:v>
+        <x:v>41899</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
+      <x:c r="E145" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>21050</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>577274</x:v>
+        <x:v>634720</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>35399</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>21050</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>612388</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38386</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>592585</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>41899</x:v>
+        <x:v>39066</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>21050</x:v>
+        <x:v>21046</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>634720</x:v>
+        <x:v>605823</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>236</x:v>
-[...1 lines deleted...]
-      <x:c r="C149" s="3" t="s"/>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C149" s="3" t="n">
+        <x:v>38857</x:v>
+      </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>237</x:v>
-[...2 lines deleted...]
-        <x:v>238</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="J149" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>21048</x:v>
+        <x:v>21046</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>614852</x:v>
+        <x:v>596641</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>36795</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>26</x:v>
@@ -10347,51 +10345,51 @@
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>549808</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>39066</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
@@ -10713,79 +10711,79 @@
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>554704</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38349</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>21046</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>597131</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38349</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>