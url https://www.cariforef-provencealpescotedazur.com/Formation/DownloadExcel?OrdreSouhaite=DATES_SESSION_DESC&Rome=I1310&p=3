--- v0 (2026-08-14)
+++ v1 (2026-08-14)
@@ -983,173 +983,173 @@
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electromécanicien de maintenance industrielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entretien mécanique industrielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel technicien de maintenance industrielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Certification nucléaire - Option Réacteur Nucléaire Embarqué (RNE) - Prévention des Risques (PR)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trihom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sans niveau spécifique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation nucléaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trihom - Antenne Saint Paul des Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13115</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-PAUL-LES-DURANCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CQP Technicien de maintenance d'appareils de chauffage au gaz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chauffage gaz</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SORGUES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel technicien de maintenance industrielle (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Louis Blériot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/10/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/16/2026 00:00:00</x:t>
-[...115 lines deleted...]
-  <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS maintenance des véhicules option B : véhicules de transport routier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS maintenance des véhicules option A : voitures particulières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent d'Altitude</x:t>
@@ -1178,54 +1178,54 @@
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours conception et production durable</x:t>
   </x:si>
   <x:si>
     <x:t>BTS maintenance des véhicules option C : motocycles (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Frédéric Mistral - Lycée des Métiers de l'Automobile et des Services aux Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Diderot</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Certification nucléaire - Option Centre de Recherche (CR) - Prévention des Risques (PR) - Recyclage</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Certification nucléaire - Option Centre de Recherche (CR) - Prévention des Risques (PR) - Recyclage</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie mécanique et productique parcours conception et production durable (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
@@ -8204,908 +8204,907 @@
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>605698</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
+      <x:c r="E113" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>176</x:v>
-[...2 lines deleted...]
-        <x:v>177</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>507656</x:v>
+        <x:v>598931</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>108</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>41864</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>145</x:v>
-[...1 lines deleted...]
-      <x:c r="H114" s="14" t="s"/>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H114" s="14" t="s">
+        <x:v>151</x:v>
+      </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>23635</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>611019</x:v>
+        <x:v>618443</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>37670</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>23602</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>601994</x:v>
+        <x:v>611019</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>37670</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>23602</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>604363</x:v>
+        <x:v>601994</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>602254</x:v>
+        <x:v>604363</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>35466</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>160</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>23054</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>602546</x:v>
+        <x:v>602254</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>36968</x:v>
+        <x:v>35466</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H119" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>23054</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>605704</x:v>
+        <x:v>602546</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>38367</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s"/>
+      <x:c r="E120" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I120" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>23615</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>585550</x:v>
+        <x:v>605704</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
-      <x:c r="E121" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="H121" s="0" t="s">
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>598931</x:v>
+        <x:v>507656</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
-        <x:v>179</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>37670</x:v>
+        <x:v>38367</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>288</x:v>
-[...1 lines deleted...]
-      <x:c r="H122" s="14" t="s"/>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H122" s="14" t="s">
+        <x:v>151</x:v>
+      </x:c>
       <x:c r="I122" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>23602</x:v>
+        <x:v>23615</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>597098</x:v>
+        <x:v>585550</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>41584</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>23054</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>596734</x:v>
+        <x:v>587946</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>41581</x:v>
+        <x:v>37670</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>23054</x:v>
+        <x:v>23602</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>596737</x:v>
+        <x:v>597098</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>41864</x:v>
+        <x:v>41584</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>150</x:v>
-[...2 lines deleted...]
-        <x:v>151</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>23635</x:v>
+        <x:v>23054</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>618443</x:v>
+        <x:v>596734</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>118</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>41864</x:v>
+        <x:v>41581</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>23637</x:v>
+        <x:v>23054</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>291</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>620404</x:v>
+        <x:v>596737</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>36968</x:v>
+        <x:v>41864</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>587946</x:v>
+        <x:v>620404</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -9594,1079 +9593,1075 @@
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>589766</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>37670</x:v>
+        <x:v>35191</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H137" s="0" t="s">
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>23602</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>571472</x:v>
+        <x:v>589740</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>35191</x:v>
+        <x:v>39873</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>51</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>31624</x:v>
+        <x:v>22635</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>589740</x:v>
+        <x:v>611214</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>611214</x:v>
+        <x:v>611213</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>39873</x:v>
+        <x:v>37276</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>39</x:v>
-[...1 lines deleted...]
-      <x:c r="H140" s="14" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H140" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>22635</x:v>
+        <x:v>23684</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>611213</x:v>
+        <x:v>576757</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37276</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>23684</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>576757</x:v>
+        <x:v>577370</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>37276</x:v>
+        <x:v>41536</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>23684</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>577370</x:v>
+        <x:v>618470</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>618470</x:v>
+        <x:v>618497</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>41536</x:v>
+        <x:v>35191</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I144" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>618497</x:v>
+        <x:v>585610</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>585610</x:v>
+        <x:v>585908</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>314</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>585908</x:v>
+        <x:v>623317</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>315</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>31624</x:v>
+        <x:v>24130</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>623317</x:v>
+        <x:v>629507</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>318</x:v>
-[...1 lines deleted...]
-      <x:c r="C148" s="15" t="s"/>
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C148" s="15" t="n">
+        <x:v>41536</x:v>
+      </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s"/>
-      <x:c r="F148" s="14" t="s"/>
+      <x:c r="E148" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F148" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="G148" s="14" t="s">
-        <x:v>319</x:v>
-[...1 lines deleted...]
-      <x:c r="H148" s="14" t="s"/>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>24130</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>629507</x:v>
+        <x:v>612888</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>41536</x:v>
+        <x:v>39874</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
-      <x:c r="E149" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>61</x:v>
-[...2 lines deleted...]
-        <x:v>62</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>31624</x:v>
+        <x:v>22650</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>612888</x:v>
+        <x:v>577334</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>39874</x:v>
+        <x:v>35191</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>330</x:v>
-[...1 lines deleted...]
-      <x:c r="H150" s="14" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s">
+        <x:v>52</x:v>
+      </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>22650</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>577334</x:v>
+        <x:v>585609</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>585609</x:v>
+        <x:v>585907</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
-      <x:c r="E152" s="14" t="s"/>
-      <x:c r="F152" s="14" t="s"/>
+      <x:c r="E152" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="F152" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="G152" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>585907</x:v>
+        <x:v>579940</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
-        <x:v>59</x:v>
-[...2 lines deleted...]
-        <x:v>60</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>61</x:v>
-[...2 lines deleted...]
-        <x:v>62</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>579940</x:v>
+        <x:v>547866</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>108</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>35191</x:v>
+        <x:v>37670</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
-      <x:c r="E154" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>31624</x:v>
+        <x:v>23602</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>547866</x:v>
+        <x:v>571472</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -10860,154 +10855,153 @@
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>542491</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
-      <x:c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G159" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>23637</x:v>
+        <x:v>23615</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>547820</x:v>
+        <x:v>572457</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
-      <x:c r="E160" s="14" t="s"/>
+      <x:c r="E160" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>23615</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>572457</x:v>
+        <x:v>547820</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -14147,636 +14141,637 @@
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>547709</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>37670</x:v>
+        <x:v>35466</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
-      <x:c r="E215" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>23602</x:v>
+        <x:v>23054</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>553216</x:v>
+        <x:v>575969</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>37</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>38367</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
-      <x:c r="E216" s="14" t="s"/>
+      <x:c r="E216" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>554015</x:v>
+        <x:v>556432</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>36968</x:v>
+        <x:v>38367</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>23637</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>552717</x:v>
+        <x:v>556435</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>38367</x:v>
+        <x:v>37670</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>23637</x:v>
+        <x:v>23602</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>552846</x:v>
+        <x:v>553216</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
-        <x:v>35466</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
-        <x:v>361</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>23054</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>362</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>575969</x:v>
+        <x:v>554015</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>38367</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>23637</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>556432</x:v>
+        <x:v>552717</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38367</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>23637</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>556435</x:v>
+        <x:v>552846</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>108</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>123</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
-      <x:c r="E222" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>24130</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>501469</x:v>
+        <x:v>540650</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C223" s="3" t="n">
+        <x:v>35498</x:v>
+      </x:c>
+      <x:c r="D223" s="3" t="s"/>
+      <x:c r="E223" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="G223" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H223" s="0" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="I223" s="4" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="J223" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="K223" s="0" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="L223" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="M223" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N223" s="3" t="n">
+        <x:v>23054</x:v>
+      </x:c>
+      <x:c r="O223" s="0" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="P223" s="0" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="Q223" s="4" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="R223" s="0" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="S223" s="0" t="n">
+        <x:v>510678</x:v>
+      </x:c>
+      <x:c r="T223" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C223" s="3" t="s"/>
-[...39 lines deleted...]
-      </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>35498</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>160</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>23054</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>510678</x:v>
+        <x:v>501469</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>372</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
@@ -14786,51 +14781,51 @@
       <x:c r="L225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>501472</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>35463</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>161</x:v>
@@ -14847,51 +14842,51 @@
       <x:c r="L226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>509934</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>35467</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
@@ -14907,51 +14902,51 @@
       <x:c r="L227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>23054</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>509935</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>169</x:v>
@@ -14968,51 +14963,51 @@
       <x:c r="L228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>501004</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
@@ -15025,51 +15020,51 @@
       <x:c r="L229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>501466</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
@@ -15084,51 +15079,51 @@
       <x:c r="L230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>501475</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>35467</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>161</x:v>
       </x:c>