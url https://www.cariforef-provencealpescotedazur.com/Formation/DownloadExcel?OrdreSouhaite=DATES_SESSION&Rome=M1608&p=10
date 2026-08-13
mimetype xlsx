--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -338,89 +338,89 @@
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel secrétaire comptable (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sun Design</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Assistant de comptabilité et d'administration en PME/TPE (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Belmont</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MONTFAVET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
-    <x:t>Assistant de comptabilité et d'administration en PME/TPE (Apprentissage)</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>Alpes Développement Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ADF</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
@@ -635,107 +635,107 @@
   <x:si>
     <x:t>13700</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical</x:t>
   </x:si>
   <x:si>
     <x:t>IPAM</x:t>
   </x:si>
   <x:si>
     <x:t>59200</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>France Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Rouvière</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
-    <x:t>France Travail</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>04/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de Formation et de Recherche sur l'Education Permanente - Antenne Carpentras</x:t>
   </x:si>
   <x:si>
     <x:t>INFREP</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
-    <x:t>04/13/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfd</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES</x:t>
@@ -911,194 +911,194 @@
   <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>07/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Cma Formation Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention métiers de la gestion et de la comptabilité : gestion comptable et financière</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
-    <x:t>Cma Formation Aix en Provence</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Assurer les travaux administratifs de secrétariat au quotidien - Bloc de compétences du titre professionnel Secrétaire Comptable</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparer les opérations comptables périodiques - Bloc de compétences du titre professionnel Secrétaire Comptable</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant de comptabilité et d'administration en PME/TPE BC1 gérer la comptabilité des activités quotidiennes de la PME</x:t>
   </x:si>
   <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Handicapé</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Assurer les opérations comptables au quotidien - Bloc de compétences du titre professionnel Secrétaire Comptable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Assurer les opérations comptables au quotidien - Bloc de compétences du titre professionnel Secrétaire Comptable</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel secrétaire comptable (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Istres</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Adjoint de dirigeant d'entreprise artisanale BC05 Définir sa stratégie commerciale et son marketing digital</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Conjoint collaborateur d'artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adjoint de dirigeant d'entreprise artisanale BC02 Assurer la comptabilité générale d’une entreprise artisanale – TPE-PME</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Comprendre Apprendre Pratiquer Formation</x:t>
   </x:si>
   <x:si>
     <x:t>CAP FORMATION</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/15/2027 00:00:00</x:t>
+    <x:t>09/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/17/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
@@ -1175,54 +1175,54 @@
   <x:si>
     <x:t>05/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GASSIN</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>08/20/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/08/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08/20/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mathez Conseil Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06205</x:t>
   </x:si>
   <x:si>
     <x:t>Profession libérale , Public en emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
@@ -2517,345 +2517,345 @@
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
         <x:v>586155</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>37123</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>35049</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>553000</x:v>
+        <x:v>549457</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>555940</x:v>
+        <x:v>553000</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>555941</x:v>
+        <x:v>555940</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>38506</x:v>
+        <x:v>37123</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>98</x:v>
-[...1 lines deleted...]
-      <x:c r="H18" s="14" t="s"/>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H18" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>32667</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>549457</x:v>
+        <x:v>555941</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>581839</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
@@ -2872,161 +2872,161 @@
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>549116</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>552169</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>555773</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
@@ -3103,111 +3103,111 @@
       <x:c r="M24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>548911</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>555772</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
@@ -3287,51 +3287,51 @@
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>548187</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -4541,51 +4541,51 @@
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>566323</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -4600,51 +4600,51 @@
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>601787</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
@@ -4657,51 +4657,51 @@
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>601741</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
@@ -4947,169 +4947,170 @@
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>599798</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="F57" s="0" t="s">
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>611055</x:v>
+        <x:v>612877</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F58" s="14" t="s"/>
+      <x:c r="G58" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="F58" s="14" t="s">
+      <x:c r="H58" s="14" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>612877</x:v>
+        <x:v>611055</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5309,213 +5310,211 @@
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>548118</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
-      <x:c r="E63" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>203</x:v>
-[...2 lines deleted...]
-        <x:v>204</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>598164</x:v>
+        <x:v>622626</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c r="F64" s="14" t="s"/>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F64" s="14" t="s">
+        <x:v>203</x:v>
+      </x:c>
       <x:c r="G64" s="14" t="s">
-        <x:v>208</x:v>
-[...1 lines deleted...]
-      <x:c r="H64" s="14" t="s"/>
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s">
+        <x:v>205</x:v>
+      </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>601688</x:v>
+        <x:v>598164</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
+      <x:c r="E65" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>622626</x:v>
+        <x:v>601688</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
@@ -5545,78 +5544,78 @@
       <x:c r="R66" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>616163</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>606206</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
@@ -5888,66 +5887,66 @@
       <x:c r="R72" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>629496</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>583790</x:v>
       </x:c>
@@ -5992,51 +5991,51 @@
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>575416</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6049,51 +6048,51 @@
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>575498</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -6121,66 +6120,66 @@
       <x:c r="R76" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>622628</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>583792</x:v>
       </x:c>
@@ -6825,51 +6824,51 @@
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>604147</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
         <x:v>270</x:v>
@@ -6886,51 +6885,51 @@
       <x:c r="M90" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>604204</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
@@ -6957,276 +6956,278 @@
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>629810</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>632347</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>37123</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
+      <x:c r="E93" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H93" s="0" t="s">
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>636294</x:v>
+        <x:v>608519</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
-        <x:v>37123</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
-      <x:c r="E94" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="H94" s="14" t="s">
+      <x:c r="H94" s="14" t="s"/>
+      <x:c r="I94" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="I94" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>35049</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>608519</x:v>
+        <x:v>636294</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>608432</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
@@ -7303,625 +7304,628 @@
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>601181</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>37123</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>35049</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>603103</x:v>
+        <x:v>603605</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>37123</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>608431</x:v>
+        <x:v>603103</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>37123</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s"/>
+      <x:c r="E100" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>247</x:v>
-[...1 lines deleted...]
-      <x:c r="H100" s="14" t="s"/>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H100" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>35049</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>617330</x:v>
+        <x:v>608431</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>608518</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>281</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>38506</x:v>
+        <x:v>38289</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>98</x:v>
-[...1 lines deleted...]
-      <x:c r="H102" s="14" t="s"/>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s">
+        <x:v>269</x:v>
+      </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>32667</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>603605</x:v>
+        <x:v>605173</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>41093</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>606180</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
-        <x:v>38289</x:v>
+        <x:v>37123</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
-      <x:c r="E104" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>32097</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>605173</x:v>
+        <x:v>576003</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>275</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>576003</x:v>
+        <x:v>576005</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>37123</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>169</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
-        <x:v>35049</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>576005</x:v>
+        <x:v>558534</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>37123</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H107" s="0" t="s">
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>300</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>558534</x:v>
+        <x:v>576024</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
@@ -7941,512 +7945,511 @@
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>599566</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>37123</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
-      <x:c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H109" s="0" t="s">
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>601742</x:v>
+        <x:v>576004</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>38506</x:v>
+        <x:v>37123</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
-      <x:c r="E110" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>110</x:v>
-[...1 lines deleted...]
-      <x:c r="H110" s="14" t="s"/>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s">
+        <x:v>170</x:v>
+      </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>32667</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>601788</x:v>
+        <x:v>576006</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>576004</x:v>
+        <x:v>576023</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>37123</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
-      <x:c r="E112" s="14" t="s"/>
+      <x:c r="E112" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>169</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>35049</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>576006</x:v>
+        <x:v>601742</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>37123</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
+      <x:c r="E113" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>177</x:v>
-[...2 lines deleted...]
-        <x:v>178</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>35049</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>576023</x:v>
+        <x:v>601788</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>297</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>576024</x:v>
+        <x:v>566384</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
+      <x:c r="E115" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>566384</x:v>
+        <x:v>635712</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>177</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>635712</x:v>
+        <x:v>636152</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8518,108 +8521,108 @@
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>576025</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>601786</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -8640,100 +8643,100 @@
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>625672</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>634452</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
@@ -8756,1150 +8759,1150 @@
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>566327</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>634453</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>618767</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>634359</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>37123</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>35049</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>630581</x:v>
+        <x:v>626485</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>264</x:v>
-[...1 lines deleted...]
-      <x:c r="C127" s="3" t="s"/>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C127" s="3" t="n">
+        <x:v>37123</x:v>
+      </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="J127" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>34078</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>635191</x:v>
+        <x:v>622625</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>325</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
-      <x:c r="E128" s="14" t="s"/>
+      <x:c r="E128" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>622625</x:v>
+        <x:v>600069</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
-      <x:c r="E129" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>122</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>600069</x:v>
+        <x:v>630581</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>103</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>32667</x:v>
+        <x:v>34078</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>626485</x:v>
+        <x:v>635191</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>635979</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>626319</x:v>
+        <x:v>636154</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>636150</x:v>
+        <x:v>623987</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>636152</x:v>
+        <x:v>626319</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>617329</x:v>
+        <x:v>636150</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>626316</x:v>
+        <x:v>617329</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>38506</x:v>
+        <x:v>37123</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>32667</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>634779</x:v>
+        <x:v>617330</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>329</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>626905</x:v>
+        <x:v>626316</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>37123</x:v>
+        <x:v>38506</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>35049</x:v>
+        <x:v>32667</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>636154</x:v>
+        <x:v>634779</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>623987</x:v>
+        <x:v>626905</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="F141" s="0" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="G141" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="F141" s="0" t="s">
+      <x:c r="H141" s="0" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>633794</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>635530</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
@@ -10068,51 +10071,51 @@
         <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>634360</x:v>
       </x:c>
@@ -10155,51 +10158,51 @@
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>599842</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -10284,153 +10287,153 @@
       <x:c r="R149" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>602018</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="G150" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>634887</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F151" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>636872</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38506</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
@@ -10476,51 +10479,51 @@
         <x:v>225</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>634361</x:v>
       </x:c>
@@ -10570,164 +10573,165 @@
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>633245</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
+      <x:c r="E155" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G155" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>633318</x:v>
+        <x:v>629614</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
-      <x:c r="E156" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>307</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>308</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>629614</x:v>
+        <x:v>633318</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -10870,933 +10874,930 @@
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>608335</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>575417</x:v>
+        <x:v>575499</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>575499</x:v>
+        <x:v>575417</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>635529</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
-      <x:c r="E163" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>188</x:v>
-[...2 lines deleted...]
-        <x:v>189</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>636871</x:v>
+        <x:v>629928</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
-      <x:c r="E164" s="14" t="s"/>
-      <x:c r="F164" s="14" t="s"/>
+      <x:c r="E164" s="14" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="F164" s="14" t="s">
+        <x:v>189</x:v>
+      </x:c>
       <x:c r="G164" s="14" t="s">
-        <x:v>120</x:v>
-[...1 lines deleted...]
-      <x:c r="H164" s="14" t="s"/>
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s">
+        <x:v>193</x:v>
+      </x:c>
       <x:c r="I164" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>629928</x:v>
+        <x:v>636871</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>636151</x:v>
+        <x:v>638189</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>626318</x:v>
+        <x:v>636155</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>617332</x:v>
+        <x:v>617331</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>638189</x:v>
+        <x:v>636153</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>636155</x:v>
+        <x:v>626317</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>59</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>247</x:v>
-[...1 lines deleted...]
-      <x:c r="H170" s="14" t="s"/>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s">
+        <x:v>269</x:v>
+      </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>248</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>35049</x:v>
+        <x:v>34078</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>617331</x:v>
+        <x:v>634362</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>636153</x:v>
+        <x:v>635981</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>626317</x:v>
+        <x:v>626320</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>264</x:v>
-[...1 lines deleted...]
-      <x:c r="C173" s="3" t="s"/>
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C173" s="3" t="n">
+        <x:v>37123</x:v>
+      </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>268</x:v>
-[...2 lines deleted...]
-        <x:v>269</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="J173" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>34078</x:v>
+        <x:v>35049</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>634362</x:v>
+        <x:v>636151</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>626320</x:v>
+        <x:v>626318</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>635981</x:v>
+        <x:v>617332</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
@@ -11805,54 +11806,54 @@
       <x:c r="L176" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>34078</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>629859</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H177" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -12156,51 +12157,51 @@
       <x:c r="M182" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>35049</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>629927</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37123</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>171</x:v>
       </x:c>