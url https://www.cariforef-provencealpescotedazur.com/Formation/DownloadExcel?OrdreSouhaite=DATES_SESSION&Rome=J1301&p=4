--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -638,359 +638,359 @@
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>classe de mise à niveau privée pour intégrer les BTS du paramédical opticien lunetier</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation concours paramédical</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>CAP propreté et prévention des biocontaminations (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bio-nettoyage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE CANNET-DES-MAURES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Amiral de Grasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H Romane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Embrun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Aicard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Joseph</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Caucadis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lycée Nelson Mandela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Simone Veil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP F de Croisset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Jean Monnet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Bristol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Victor Hugo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO St-Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de l'Empéri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON DE PROVENCE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Sacré-Coeur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Pastré</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Cocteau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée les Fauvettes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Bonaparte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée P de Girard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée La Providence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Fénelon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Ch Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Auguste et Louis Lumière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Jean Lurçat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Viala Lacoste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO H Leroy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Raynouard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A David Néel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H d'Estienne d'Orves</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée I Dauphin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAVAILLON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP Propreté et prévention des biocontaminations</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
-    <x:t>Bio-nettoyage</x:t>
+    <x:t>CAGNES-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP propreté et prévention des biocontaminations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA LEA Paul Vincensini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EREA P Vincensini</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe de mise à niveau privée pour intégrer les BTS du paramédical diététicien</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Auguste Escoffier</x:t>
   </x:si>
   <x:si>
     <x:t>06800</x:t>
   </x:si>
   <x:si>
-    <x:t>CAGNES-SUR-MER</x:t>
-[...289 lines deleted...]
-  <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel agent de service médico-social (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA - Antenne Le Pontet</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
@@ -1091,66 +1091,66 @@
   <x:si>
     <x:t>Agent de la fonction publique hospitalière , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>SOLLIES-PONT</x:t>
   </x:si>
   <x:si>
     <x:t>11/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour l'Education Cognitive et le Développement</x:t>
   </x:si>
   <x:si>
     <x:t>01/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FCIP AIX-MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13857</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>11/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion du stress et communication positive</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Hospitalier d'Aubagne Edmond Garcin</x:t>
   </x:si>
   <x:si>
     <x:t>CH</x:t>
   </x:si>
@@ -4013,1974 +4013,1972 @@
       <x:c r="K39" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42086</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>611029</x:v>
+        <x:v>609387</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
-        <x:v>49</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>188</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
-      <x:c r="E40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>196</x:v>
-[...1 lines deleted...]
-      <x:c r="H40" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
+      <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="J40" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>42086</x:v>
+        <x:v>35015</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="Q40" s="16" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="R40" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="Q40" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>609387</x:v>
+        <x:v>620496</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>620496</x:v>
+        <x:v>596411</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>596411</x:v>
+        <x:v>596414</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>596414</x:v>
+        <x:v>596417</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>596417</x:v>
+        <x:v>596423</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>596423</x:v>
+        <x:v>596426</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>596426</x:v>
+        <x:v>596397</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>150</x:v>
-[...1 lines deleted...]
-      <x:c r="C47" s="3" t="s"/>
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C47" s="3" t="n">
+        <x:v>40312</x:v>
+      </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="J47" s="0" t="s">
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>35015</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>596397</x:v>
+        <x:v>592253</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40312</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>592253</x:v>
+        <x:v>592255</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>175</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>204</x:v>
-[...2 lines deleted...]
-        <x:v>144</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>35015</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>592255</x:v>
+        <x:v>620495</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>620495</x:v>
+        <x:v>596393</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>596393</x:v>
+        <x:v>596396</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>596396</x:v>
+        <x:v>596399</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>596399</x:v>
+        <x:v>596400</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>596400</x:v>
+        <x:v>596403</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>596403</x:v>
+        <x:v>596406</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>596406</x:v>
+        <x:v>596409</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>241</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>596409</x:v>
+        <x:v>596410</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>596410</x:v>
+        <x:v>596412</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>596412</x:v>
+        <x:v>596413</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>596413</x:v>
+        <x:v>596415</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>596415</x:v>
+        <x:v>596418</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>596418</x:v>
+        <x:v>596421</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>596421</x:v>
+        <x:v>596422</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>596422</x:v>
+        <x:v>596425</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>596425</x:v>
+        <x:v>596427</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>596427</x:v>
+        <x:v>596428</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>596428</x:v>
+        <x:v>596416</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>596416</x:v>
+        <x:v>596419</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>596419</x:v>
+        <x:v>596404</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>596404</x:v>
+        <x:v>596407</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>35015</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>596407</x:v>
+        <x:v>596394</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
-        <x:v>149</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>150</x:v>
-[...1 lines deleted...]
-      <x:c r="C72" s="15" t="s"/>
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C72" s="15" t="n">
+        <x:v>40309</x:v>
+      </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="H72" s="14" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="I72" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="H72" s="14" t="s"/>
-      <x:c r="I72" s="16" t="s">
+      <x:c r="J72" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K72" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="L72" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="M72" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="N72" s="15" t="n">
+        <x:v>42086</x:v>
+      </x:c>
+      <x:c r="O72" s="14" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="P72" s="14" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="Q72" s="16" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="R72" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="J72" s="14" t="s"/>
-[...23 lines deleted...]
-      </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>596394</x:v>
+        <x:v>588550</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>40309</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>189</x:v>
-[...2 lines deleted...]
-        <x:v>190</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42086</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>588550</x:v>
+        <x:v>592319</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>149</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>40309</x:v>
+        <x:v>37872</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>42086</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>287</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>592319</x:v>
+        <x:v>638146</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>69</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>71</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>42069</x:v>
+        <x:v>43409</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>638146</x:v>
+        <x:v>624532</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
-        <x:v>149</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>291</x:v>
-[...1 lines deleted...]
-      <x:c r="C76" s="15" t="s"/>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C76" s="15" t="n">
+        <x:v>40309</x:v>
+      </x:c>
       <x:c r="D76" s="15" t="s"/>
-      <x:c r="E76" s="14" t="s"/>
+      <x:c r="E76" s="14" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>183</x:v>
-[...1 lines deleted...]
-      <x:c r="H76" s="14" t="s"/>
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s">
+        <x:v>280</x:v>
+      </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>184</x:v>
-[...1 lines deleted...]
-      <x:c r="J76" s="14" t="s"/>
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="J76" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>43409</x:v>
+        <x:v>42086</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>624532</x:v>
+        <x:v>611029</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>40309</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
@@ -6448,51 +6446,51 @@
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>620908</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
@@ -6552,51 +6550,51 @@
       <x:c r="I87" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>606684</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
@@ -6718,51 +6716,51 @@
         <x:v>326</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>606685</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>41365</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -6798,160 +6796,163 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>634521</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>41365</x:v>
+        <x:v>36077</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
-      <x:c r="E92" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E92" s="14" t="s"/>
+      <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>340</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>43413</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>634386</x:v>
+        <x:v>621494</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>36077</x:v>
+        <x:v>41365</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
+      <x:c r="E93" s="0" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="F93" s="0" t="s">
+        <x:v>124</x:v>
+      </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="H93" s="0" t="s">
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>43413</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>621494</x:v>
+        <x:v>634386</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>41365</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
@@ -7067,51 +7068,51 @@
         <x:v>309</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>43414</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>630806</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F97" s="0" t="s">
         <x:v>124</x:v>
@@ -7125,51 +7126,51 @@
       <x:c r="I97" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>43429</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>637117</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
@@ -7350,51 +7351,51 @@
       <x:c r="J101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>620901</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s">
         <x:v>124</x:v>
@@ -7426,160 +7427,159 @@
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>637121</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>122</x:v>
-[...1 lines deleted...]
-      <x:c r="C103" s="3" t="s"/>
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C103" s="3" t="n">
+        <x:v>35028</x:v>
+      </x:c>
       <x:c r="D103" s="3" t="s"/>
-      <x:c r="E103" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="J103" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>43429</x:v>
+        <x:v>42069</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>636575</x:v>
+        <x:v>560469</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>102</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
-      <x:c r="E104" s="14" t="s"/>
-      <x:c r="F104" s="14" t="s"/>
+      <x:c r="E104" s="14" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="F104" s="14" t="s">
+        <x:v>124</x:v>
+      </x:c>
       <x:c r="G104" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>105</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>42069</x:v>
+        <x:v>43429</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>560469</x:v>
+        <x:v>636575</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>44</x:v>
@@ -7603,57 +7603,57 @@
         <x:v>634689</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="G106" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>43429</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>371</x:v>
@@ -7662,57 +7662,57 @@
         <x:v>637125</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F107" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>43429</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
@@ -7805,51 +7805,51 @@
       <x:c r="J109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>620913</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
@@ -7890,57 +7890,57 @@
       <x:c r="T110" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>41365</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F111" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -8067,79 +8067,79 @@
         <x:v>604475</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="G114" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I114" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>43429</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>637122</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>123</x:v>
@@ -8219,51 +8219,51 @@
       <x:c r="J116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>637111</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F117" s="0" t="s">
         <x:v>124</x:v>
@@ -8277,51 +8277,51 @@
       <x:c r="I117" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>43429</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>637120</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>41365</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
@@ -8486,81 +8486,81 @@
       <x:c r="T120" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>41365</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F121" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H121" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>637114</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>41365</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
@@ -8685,109 +8685,109 @@
         <x:v>309</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>43414</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>630807</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F125" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>43429</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>637126</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
@@ -8796,51 +8796,51 @@
         <x:v>326</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>43454</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>606686</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F127" s="0" t="s">
         <x:v>124</x:v>
@@ -9031,51 +9031,51 @@
         <x:v>127</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>43429</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>637119</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="E131" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F131" s="0" t="s">
         <x:v>124</x:v>
@@ -9119,84 +9119,84 @@
       <x:c r="T131" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>41365</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F132" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="G132" s="14" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>637115</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>37872</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -9283,266 +9283,266 @@
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>638147</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>41365</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>617261</x:v>
+        <x:v>575397</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>35028</x:v>
+        <x:v>41365</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>575397</x:v>
+        <x:v>617261</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>41365</x:v>
+        <x:v>35028</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>617248</x:v>
+        <x:v>575479</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>35028</x:v>
+        <x:v>41365</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42069</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>575479</x:v>
+        <x:v>617248</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>41365</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>103</x:v>
       </x:c>